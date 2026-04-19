--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard Bailly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches CNRS 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Speakers Prefer Prosody Over Statistics to Segment Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Birulés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duroyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00238309251374295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Control of Eye and Head movements for Triadic Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-025-01245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the evaluation of speech synthesis: A summary of the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (March), pp.101747. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERADIA WoZ: An Ecological Corpus for Appraisal-based Affect Research in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Alisamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2025.3557465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of a Virtual Assistant to Improve Engagement in Computerized Cognitive Training at Home: Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.e48129. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on auditory-visual expressive speech and gesture in humans and machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeesun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters Learning Off-line vs. On-line Models of Interactive Multimodal Behaviors with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the book &amp;quot; Gaze in Human-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.113-114. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Conversion of Silent Articulation into Audible Speech using Full-Covariance HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.274-293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker-Adaptive Acoustic-Articulatory Inversion using Cascaded Gaussian Mixture Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.2246-2259. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2464702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Talking Face for the iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parmiggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.15500026. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843615500267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1-2), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I reach faster when I see you look: Gaze effects in human-human and human-robot face-to-face cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pattacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2012.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on augmented speech communication based on Electro-Magnetic Articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Hagita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (8), pp.1119-1125. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you 'read' tongue movements ? Evaluation of the contribution of tongue display to speech understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and face-to-face communication - An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.314. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze, conversational agents and face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.598-612. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.314-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating virtual speakers or singers from audio: lip-synching facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry-John Theobald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.ID 826091. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/826091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-synching using speaker-specific articulation, shape and appearance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on animating virtual speakers or singers from audio: Lip-synching facial animation, pp.ID 769494. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/769494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting visual information for NAM recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.77-82. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/elex.6.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucles de perception-action et interaction face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XIII (2), pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128 (5), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Video for hearing impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Stillittano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lale Akarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 45641. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/45641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTUS: synthesis and audiovisual watermarking of the movements of a virtual agent interpreting subtitling using cued speech for deaf televiewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2, supplement : handicap), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Landmark based Statistical Face Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFC: a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleike Holm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3-4), pp.348-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation using polynomial kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3686, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of the 3D movements of the head, face and hand of a speaker using cued speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (2), pp.1144-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.533-553. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.2002.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bagein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics in speech synthesis evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin R. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Edlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ssw.2025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cued Speech Generation Leveraging a Pre-trained Audiovisual Text-to-Speech Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad (IN), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2025 - 19th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Gröningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3450-3454, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTrio2: Annotated Interactions of a Teleoperated Robot and Human Dyads for Data-Driven Behavioral Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HHAI 2024 - Third International Conference on Hybrid Human-Artificial Intelligence (HHAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Malmö, Sweden. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Inductive Biases of a Gaze Model for Multi-party Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRS 2024 - 2024 ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder, CO, United States. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of verbal instructions and deictic gestures of a cobot on the performance of human coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp. 1025--1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training speech-breathing coordination in computer-assisted reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.5128 - 5132, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAC 2024 – Empathic Virtual Agent Challenge: Appraisal-based Recognition of Affective States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2024 - 26th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose, Costa Rica. pp.677 - 683, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3689029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-27, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Generation of Eyes and Head Movements of a Social Robot in Multiparty Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2023 - 15th International Conference on Social Robotics (ICSR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Doha, Qatar. pp.191-203, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of a virtual assistant to improve engagement in computerized cognitive training at home : An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Trâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEV 2023 - Journées d’Etude du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating for text input in multi-speaker text-to-speech systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Klabbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefit of Independent Control of Head and Eye Movements of a Social Robot for Multiparty Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.450-466, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35596-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Style Tokens: Fine-Grained Prosodic Representations For TTS Expressive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.120-126, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing NLP solutions for the disambiguation of French heterophonic homographs for end-to-end TTS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Loulou Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM 2022 - 24th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kitt Gurugram, India. pp.265-278, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20980-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparty attention management for an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2022 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking Rate Control of end-to-end TTS Models by Direct Manipulation of the Encoder's Output Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Parole avec Tacotron2 : Analyse acoustique et phonétique des plongements de caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des robots sur notre cognition : l'effet de présence robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2021 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech in action: designing challenges that require incremental processing of self and others' speech and performative gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLG4HRI 2020 - 2nd Workshop on Natural Language Generation for Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (virtual), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Superposition of Functional Contours Model for Modelling Contextual Prominence of Elementary Prosodic Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cascaded LSTM architectures for generating head motion from speech in task-oriented dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating and Learning Multimodal Socio-communicative Behaviors for HRI: Building Interactive Models from Immersive Teleoperation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIM/ISCA Workshop on Artificial Intelligence for Multimodal Human Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.39-43, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/AI-MHRI.2018-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PySFC - A System for Prosody Analysis based on the Superposition of Functional Contours Prosody Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2018 - 9th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland. pp.774-778, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Teleoperation of the Eye Gaze of Social Robots Assessing Gaze-Contingent Control of Vergence, Yaw and Pitch of Robotic Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2018 - 50th International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2018, Munich, Germany. pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of scope in modelling tones in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2018 - Sixth International Symposium on Tonal Aspects of Languages (TAL2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.183-187, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAL.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Human-Robot Interaction skills with Transfer Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria. pp.359 - 360, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3029798.3034823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework to Assess and Correct the Multimodal Behavior of a Humanoid Robot in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2017 - GEstures and SPeech in INteraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Posnan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating to a humanoid robot how to conduct neuropsychological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2016 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS - Toulouse, Jun 2016, Toulouse, France. pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting neuropsychological tests with a humanoid robot: design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogInfoCom 2016 - IEEE International Conference on Cognitive Infocommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Wroclaw, Poland. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of backchannels uttered by an interviewer during neuropsychological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Latency for Part-of-Speech Tagging in Incremental Text-to-Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nahorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, CA, United States. pp.2846 - 2850, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaming the Gaze of a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701973.2701992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of an immersive teleoperation environment for collaborative professional activities in a &amp;quot;beaming&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2015 - European conference for Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM Training Strategy for Incremental Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2015, Dresden, Germany. pp.1201-1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Iris Size and Eyelids Coupling on the Estimation of the Gaze Direction of a Robotic Talking Head by Human Viewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2015 - IEEE-RAS 15th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Séoul, South Korea. pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulated talking face for the iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parmiggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2014 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing objective characterizations of phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.P-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual conversational agents and social robots: converging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Fiorino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is breathing sensitive to the communication partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of respiratory patterns in collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1653-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing phonetic convergence with speaker recognition techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original objective and subjective characterization of phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.O1:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses and respiratory markers of the structure of book reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gouvernayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.O9d.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Articulatory-to-Acoustic Mapping using Phone-based Trajectory HMM for a Silent Speech Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.P3c.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine Interaction. Mutual attention and accommodation during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2012 - Researching Communication at UWS Brain, Behaviour and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-speaker visual articulatory feedback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous reading: learning French orthography by audiovisual training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William-Seamus Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1153-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a speaker-independent visual articulatory feedback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HMM-based acoustic-to-articulatory speech inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mapping between articulatory and acoustic data. Application to Silent Speech Interface and Visual Articulatory Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P3S - 1st International Workshop on Performative Speech and Singing Synthesis [P3S]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory-to-acoustic mapping: application to silent speech interface and visual articulatory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech dominoes and phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.1153-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Eye Gaze in a Face-to-Face Collaborative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFINE 2010 - 3rd International Workshop on Affective Interaction in Natural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, gaze and head motion in a face-to-face collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSV 2010 - 21st Conference on Electronic Speech Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Hagita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative Effects of Communicative Gaze and Speech in Human-Robot Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ventre-Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFINE 2010 - 3rd International Workshop on Affective Interaction in Natural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retargeting cued speech hand gestures for different talking heads and speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3-D speaker cloning to text-to-audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Spanish intonation with a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bartroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPS2008: Visual speech synthesis challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry-John Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2310-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction faciale 3D à partir d'images 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2008 - 16ème congrès francophone AFRIF-AFIA Reconnaissance des formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.article 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1465-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking with smile or disgust: data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2635-2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3-D speaker cloning to text-to-audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trainable trajectory formation model TD-HMM parameterized for the LIPS 2008 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual gaze during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing natural scenes: controlling the gaze of an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2007 - 7th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning optimal audiovisual phasing for a HMM-based control model for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW2007 - 6th ISCA Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;? Evaluation of the contribution of tongue display to speech understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2007 - 1ère Conférence internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing and modeling gaze during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2007 - 7th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards eyegaze-aware analysis and synthesis of audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibility of natural and 3D-cloned German speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Enhancement Experiments for Mouth Segmentation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied conversational agents : computing and rendering realistic gaze patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Conference on Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hangzhou, China. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a virtual speech cuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2430-2433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new trainable trajectory formation system for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Athens, Greece. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de génération de mouvements faciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutation de scènes naturelles par un agent conversationnel animé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme expérimentale de capturerestitution croisée pour l'étude de la communication face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un système de synthèse 3D de Langue française Parlée Complétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.495-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a Virtual Talking Face Generate Proper Multimodal Cues to Draw User's Attention to Points of Interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2544-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of freedom of facial movements in face-to-face conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2034-2037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a virtual speech cuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Athens, Greece. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Robots and Human Interactive Communications (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDA: A new trainable trajectory formation system for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2474-2477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating German intonation with a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2366-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du regard et des mouvements des paupières d'une tête parlante virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal face-to-face interaction with a talking face: mutual attention and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D statistical facial reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Active Model for Mouth Components Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic components of a face-to-face interaction with a conversational agent: multual attention and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Active Model for Mouth Inner and Outer Contours Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle statistique et description locale d'apparence non linéaire pour la détection des contours des lèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face-to-face interaction with a conversationnal agent: eye-gaze and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing data and realistic 3D models for cued speech analysis and audiovisual synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-Visual Speech Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vancouver, Canada. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTHER: A new generation of talking heads providing a flexible articulatory control for video-realistic speech animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference of Spoken Language Processing, ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal-based affect recognition in healthcare: Insights from the THERADIA WoZ corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Alisamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif 2024 - 1er Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Latent Representations of End-to-end TTS Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGCS : Stereo Gaze Contingent Steering for Immersive Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEM 2017 - 19th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wuppertal, Germany. , European Conference on Eye Movements (ECEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGCS: Stereo Gaze Contingent Steering for Immersive Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2017 - Journée des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bidart, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Cognition, Affects et Interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01258860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vatikiotis-Bateson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). Cambridge University Press, pp.506, 2012, 978-1107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.135, 2010, ISSN:0167-6393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERADIA: Digital Therapies Augmented by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neuroergonomics and Cognitive Engineering. AHFE 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 259, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478-485, 2021, Lecture Notes in Networks and Systems, ISBN 978-3-030-80284-4. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80285-1_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Robotics. ICSR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13086, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729-739, 2021, Lecture Notes in Computer Science, 978-3-030-90524-8. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90525-5_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social behavior modeling based on Incremental Discrete Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior Understanding. 4th International Workshop, HBU 2013, Barcelona, Spain, October 22, 2013. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.172-183, 2013, Lecture Notes in Computer Science, n°8212, 978-3-319-02714-2. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02714-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor characteristics of speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.368-396, 2012, 978-1107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the phenomenon of phonetic convergence thanks to speech dominoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Esposito, A. Vinciarelli, K. Vicsi, C. Pelachaud and A. Nijholt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Verbal and Nonverbal Communication and Enactment: The Processing Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.280-293, 2011, LNCS AI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux agents conversationnels incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences Cognitives : influences ou confluences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.215-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech technologies for augmented communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mullennix and S. Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer synthesized speech technologies: tools for aiding impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Hershey, PA, pp.116-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, Gaze and Head Motion in a Face-to-Face Collaborative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Esposito, Antonietta M. Esposito, Raffaele Martone, Vincent C. Müller, Gaetano Scarpetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Autonomous, Adaptive, and Context-Aware Multimodal Interfaces: Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2010, Lecture Notes in Computer Science (LNCS) n°6456, 978-3-642-18183-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of French Cued Speech Production-Perception. Towards a complete Text-to-Cued Speech Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. LaSasso, K. L. Crain and J. Leybaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cued Speech and Cued Language Development for Deaf and Hard of Hearing Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Publishing Inc., San Diego, CA,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-466, 2010, 978-1-59756-334-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et expression des émotions sur le visage d'humanoïdes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fuchs, G. Moreau and S. Donikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la réalité virtuelle: Volume 5 : les humains virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, pp.187-208, 2009, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audiovisual talking head for augmented speech generation: models and animations based on a real speaker's articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.J. Perales &amp; R.B. Fisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Vth Conference on Articulated Motion and Deformable Objects (AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5098, Springer Verlag: Berlin, Heidelberg, Germany, pp.132-143, 2008, Lecture Notes in Computer Science, 5098, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual talking heads and ambiant face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Esposito; E. Keller; M. Marinaro and M. Bratanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fundamentals of verbal and non-verbal communication and the biometrical issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press BV, Amsterdam, pp.302-316, 2007, 978-1-58603-733-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing Generic Organs To Speaker-Specific Anatomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, New York, pp.341-362, 2006, Chapter 20, ISBN 1841694371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of formant trajectories by tracking vocal tract resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Sorin; Joseph Mariani; Henry Meloni; Jean Schoentgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levels in Speech Communication: Relations and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.91-102, 1995, 978-0444818461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de repositionnement des frontières de phonèmes pour la synthèse visuelle des mouvements faciaux liés à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0757063. Département Parole et Cognition. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical skull models from 3D X-ray images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. St Martin d'Hères, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01110281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId484"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard Bailly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches CNRS 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at internal representations of end-to-end Text-to-Speech models: How is phonetic and acoustic information encoded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 100 (October), pp.101985. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2026.101985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Speakers Prefer Prosody Over Statistics to Segment Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Birulés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duroyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00238309251374295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Control of Eye and Head movements for Triadic Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.1075-1096. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-025-01245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the evaluation of speech synthesis: A summary of the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (March), pp.101747. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERADIA WoZ: An Ecological Corpus for Appraisal-based Affect Research in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Alisamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.2233-2244. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2025.3557465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of a Virtual Assistant to Improve Engagement in Computerized Cognitive Training at Home: Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zsoldos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.e48129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on auditory-visual expressive speech and gesture in humans and machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeesun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters Learning Off-line vs. On-line Models of Interactive Multimodal Behaviors with Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the book &amp;quot; Gaze in Human-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.113-114. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Conversion of Silent Articulation into Audible Speech using Full-Covariance HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.274-293. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical models for social behavior modeling in face-to face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker-Adaptive Acoustic-Articulatory Inversion using Cascaded Gaussian Mixture Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.2246-2259. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2464702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Talking Face for the iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parmiggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Metta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.15500026. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843615500267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning multimodal behavioral models for face-to-face social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-015-0190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I reach faster when I see you look: Gaze effects in human-human and human-robot face-to-face cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pattacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2012.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1-2), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on augmented speech communication based on Electro-Magnetic Articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Hagita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (8), pp.1119-1125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.314-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and face-to-face communication - An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you 'read' tongue movements ? Evaluation of the contribution of tongue display to speech understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.314. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze, conversational agents and face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.598-612. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating virtual speakers or singers from audio: lip-synching facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry-John Theobald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.ID 826091. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/826091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lip-synching using speaker-specific articulation, shape and appearance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on animating virtual speakers or singers from audio: Lip-synching facial animation, pp.ID 769494. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/769494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting visual information for NAM recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.77-82. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/elex.6.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucles de perception-action et interaction face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XIII (2), pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128 (5), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Video for hearing impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Stillittano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lale Akarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 45641. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/45641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Landmark based Statistical Face Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTUS: synthesis and audiovisual watermarking of the movements of a virtual agent interpreting subtitling using cued speech for deaf televiewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2, supplement : handicap), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of the 3D movements of the head, face and hand of a speaker using cued speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (2), pp.1144-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFC: a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleike Holm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3-4), pp.348-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation using polynomial kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3686, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.533-553. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.2002.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bagein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2025 - 19th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Gröningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cued Speech Generation Leveraging a Pre-trained Audiovisual Text-to-Speech Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics in speech synthesis evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin R. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Edlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2025 - 13th edition of the Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ssw.2025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3450-3454, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTrio2: Annotated Interactions of a Teleoperated Robot and Human Dyads for Data-Driven Behavioral Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HHAI 2024 - Third International Conference on Hybrid Human-Artificial Intelligence (HHAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Malmö, Sweden. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of verbal instructions and deictic gestures of a cobot on the performance of human coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp. 1025--1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Inductive Biases of a Gaze Model for Multi-party Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRS 2024 - 2024 ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder, CO, United States. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training speech-breathing coordination in computer-assisted reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.5128 - 5132, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAC 2024 – Empathic Virtual Agent Challenge: Appraisal-based Recognition of Affective States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2024 - 26th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose, Costa Rica. pp.677 - 683, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3689029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Generation of Eyes and Head Movements of a Social Robot in Multiparty Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2023 - 15th International Conference on Social Robotics (ICSR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Doha, Qatar. pp.191-203, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-27, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating for text input in multi-speaker text-to-speech systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Klabbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of a virtual assistant to improve engagement in computerized cognitive training at home : An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Trâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEV 2023 - Journées d’Etude du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefit of Independent Control of Head and Eye Movements of a Social Robot for Multiparty Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.450-466, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35596-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Style Tokens: Fine-Grained Prosodic Representations For TTS Expressive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.120-126, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing NLP solutions for the disambiguation of French heterophonic homographs for end-to-end TTS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Loulou Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM 2022 - 24th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kitt Gurugram, India. pp.265-278, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20980-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparty attention management for an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Haefflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2022 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking Rate Control of end-to-end TTS Models by Direct Manipulation of the Encoder's Output Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Parole avec Tacotron2 : Analyse acoustique et phonétique des plongements de caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2021 - International Conference on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des robots sur notre cognition : l'effet de présence robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2021 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech in action: designing challenges that require incremental processing of self and others' speech and performative gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLG4HRI 2020 - 2nd Workshop on Natural Language Generation for Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin (virtual), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cascaded LSTM architectures for generating head motion from speech in task-oriented dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Superposition of Functional Contours Model for Modelling Contextual Prominence of Elementary Prosodic Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PySFC - A System for Prosody Analysis based on the Superposition of Functional Contours Prosody Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2018 - 9th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland. pp.774-778, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating and Learning Multimodal Socio-communicative Behaviors for HRI: Building Interactive Models from Immersive Teleoperation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIM/ISCA Workshop on Artificial Intelligence for Multimodal Human Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.39-43, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/AI-MHRI.2018-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Teleoperation of the Eye Gaze of Social Robots Assessing Gaze-Contingent Control of Vergence, Yaw and Pitch of Robotic Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2018 - 50th International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2018, Munich, Germany. pp.232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of scope in modelling tones in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Gerazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2018 - Sixth International Symposium on Tonal Aspects of Languages (TAL2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.183-187, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAL.2018-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Human-Robot Interaction skills with Transfer Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria. pp.359 - 360, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3029798.3034823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework to Assess and Correct the Multimodal Behavior of a Humanoid Robot in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2017 - GEstures and SPeech in INteraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Posnan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of backchannels uttered by an interviewer during neuropsychological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Latency for Part-of-Speech Tagging in Incremental Text-to-Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nahorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, CA, United States. pp.2846 - 2850, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating to a humanoid robot how to conduct neuropsychological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2016 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS - Toulouse, Jun 2016, Toulouse, France. pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting neuropsychological tests with a humanoid robot: design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Canh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogInfoCom 2016 - IEEE International Conference on Cognitive Infocommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Wroclaw, Poland. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Iris Size and Eyelids Coupling on the Estimation of the Gaze Direction of a Robotic Talking Head by Human Viewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2015 - IEEE-RAS 15th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Séoul, South Korea. pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning joint multimodal behaviors for face-to-face interaction: performance & properties of statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaming the Gaze of a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction. Workshop on Behavior Coordination between Animals, Humans, and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701973.2701992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative assessment of an immersive teleoperation environment for collaborative professional activities in a &amp;quot;beaming&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2015 - European conference for Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM Training Strategy for Incremental Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2015, Dresden, Germany. pp.1201-1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is breathing sensitive to the communication partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Perception-Action Loops: Comparing Sequential Models with Frame-Based Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAI 2014 - 2nd International Conference on Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba, Japan. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory-motor behaviors for social robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing objective characterizations of phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.P-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulated talking face for the iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parmiggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2014 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual conversational agents and social robots: converging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Fiorino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of respiratory patterns in collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1653-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing phonetic convergence with speaker recognition techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original objective and subjective characterization of phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.O1:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses and respiratory markers of the structure of book reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gouvernayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.O9d.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Articulatory-to-Acoustic Mapping using Phone-based Trajectory HMM for a Silent Speech Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.P3c.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-speaker visual articulatory feedback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine Interaction. Mutual attention and accommodation during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2012 - Researching Communication at UWS Brain, Behaviour and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous reading: learning French orthography by audiovisual training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William-Seamus Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1153-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a speaker-independent visual articulatory feedback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HMM-based acoustic-to-articulatory speech inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mapping between articulatory and acoustic data. Application to Silent Speech Interface and Visual Articulatory Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P3S - 1st International Workshop on Performative Speech and Singing Synthesis [P3S]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory-to-acoustic mapping: application to silent speech interface and visual articulatory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech dominoes and phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.1153-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Eye Gaze in a Face-to-Face Collaborative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFINE 2010 - 3rd International Workshop on Affective Interaction in Natural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, gaze and head motion in a face-to-face collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSV 2010 - 21st Conference on Electronic Speech Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Hagita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative Effects of Communicative Gaze and Speech in Human-Robot Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ventre-Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFINE 2010 - 3rd International Workshop on Affective Interaction in Natural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panikos Heracleous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retargeting cued speech hand gestures for different talking heads and speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1465-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3-D speaker cloning to text-to-audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Spanish intonation with a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bartroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPS2008: Visual speech synthesis challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry-John Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2310-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction faciale 3D à partir d'images 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2008 - 16ème congrès francophone AFRIF-AFIA Reconnaissance des formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.article 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking with smile or disgust: data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2635-2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3-D speaker cloning to text-to-audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trainable trajectory formation model TD-HMM parameterized for the LIPS 2008 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibility of natural and 3D-cloned German speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual gaze during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing natural scenes: controlling the gaze of an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2007 - 7th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning optimal audiovisual phasing for a HMM-based control model for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW2007 - 6th ISCA Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;? Evaluation of the contribution of tongue display to speech understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2007 - 1ère Conférence internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing and modeling gaze during face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2007 - 7th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards eyegaze-aware analysis and synthesis of audiovisual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDA: A new trainable trajectory formation system for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2474-2477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating German intonation with a trainable prosodic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2366-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du regard et des mouvements des paupières d'une tête parlante virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2006 - Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a virtual speech cuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. pp.2430-2433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Enhancement Experiments for Mouth Segmentation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied conversational agents : computing and rendering realistic gaze patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Conference on Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hangzhou, China. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de génération de mouvements faciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new trainable trajectory formation system for facial animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bagshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Athens, Greece. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of freedom of facial movements in face-to-face conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un système de synthèse 3D de Langue française Parlée Complétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.495-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme expérimentale de capturerestitution croisée pour l'étude de la communication face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2006 - Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutation de scènes naturelles par un agent conversationnel animé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2006 - Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.C16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a Virtual Talking Face Generate Proper Multimodal Cues to Draw User's Attention to Points of Interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2544-2549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2034-2037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a virtual speech cuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Athens, Greece. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D statistical facial reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal face-to-face interaction with a talking face: mutual attention and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Active Model for Mouth Components Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic components of a face-to-face interaction with a conversational agent: multual attention and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Active Model for Mouth Inner and Outer Contours Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle statistique et description locale d'apparence non linéaire pour la détection des contours des lèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face-to-face interaction with a conversationnal agent: eye-gaze and deixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing data and realistic 3D models for cued speech analysis and audiovisual synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-Visual Speech Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vancouver, Canada. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTHER: A new generation of talking heads providing a flexible articulatory control for video-realistic speech animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference of Spoken Language Processing, ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal-based affect recognition in healthcare: Insights from the THERADIA WoZ corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Alisamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Azzakhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Cognitif 2024 - 1er Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Latent Representations of End-to-end TTS Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGCS : Stereo Gaze Contingent Steering for Immersive Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEM 2017 - 19th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wuppertal, Germany. , European Conference on Eye Movements (ECEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGCS: Stereo Gaze Contingent Steering for Immersive Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cambuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2017 - Journée des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bidart, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, Cognition, Affects et Interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01258860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vatikiotis-Bateson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). Cambridge University Press, pp.506, 2012, 978-1107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.135, 2010, ISSN:0167-6393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERADIA: Digital Therapies Augmented by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neuroergonomics and Cognitive Engineering. AHFE 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 259, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478-485, 2021, Lecture Notes in Networks and Systems, ISBN 978-3-030-80284-4. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80285-1_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social presence of humanoid robots: does competence matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Koelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Robotics. ICSR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13086, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729-739, 2021, Lecture Notes in Computer Science, 978-3-030-90524-8. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90525-5_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze and face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Brône &amp; Bert Oben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye-tracking in Interaction. Studies on the role of eye gaze indialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.139 - 168, 2018, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ais.10.07bai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social behavior modeling based on Incremental Discrete Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior Understanding. 4th International Workshop, HBU 2013, Barcelona, Spain, October 22, 2013. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.172-183, 2013, Lecture Notes in Computer Science, n°8212, 978-3-319-02714-2. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02714-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor characteristics of speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.368-396, 2012, 978-1107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the phenomenon of phonetic convergence thanks to speech dominoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Esposito, A. Vinciarelli, K. Vicsi, C. Pelachaud and A. Nijholt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Verbal and Nonverbal Communication and Enactment: The Processing Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.280-293, 2011, LNCS AI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux agents conversationnels incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et Sciences Cognitives : influences ou confluences?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.215-234, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, Gaze and Head Motion in a Face-to-Face Collaborative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Esposito, Antonietta M. Esposito, Raffaele Martone, Vincent C. Müller, Gaetano Scarpetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Autonomous, Adaptive, and Context-Aware Multimodal Interfaces: Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2010, Lecture Notes in Computer Science (LNCS) n°6456, 978-3-642-18183-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech technologies for augmented communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mullennix and S. Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer synthesized speech technologies: tools for aiding impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Hershey, PA, pp.116-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of French Cued Speech Production-Perception. Towards a complete Text-to-Cued Speech Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. LaSasso, K. L. Crain and J. Leybaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cued Speech and Cued Language Development for Deaf and Hard of Hearing Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Publishing Inc., San Diego, CA,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-466, 2010, 978-1-59756-334-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et expression des émotions sur le visage d'humanoïdes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fuchs, G. Moreau and S. Donikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la réalité virtuelle: Volume 5 : les humains virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, pp.187-208, 2009, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Neige Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audiovisual talking head for augmented speech generation: models and animations based on a real speaker's articulatory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.J. Perales &amp; R.B. Fisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Vth Conference on Articulated Motion and Deformable Objects (AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5098, Springer Verlag: Berlin, Heidelberg, Germany, pp.132-143, 2008, Lecture Notes in Computer Science, 5098, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual talking heads and ambiant face-to-face communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Raidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Esposito; E. Keller; M. Marinaro and M. Bratanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fundamentals of verbal and non-verbal communication and the biometrical issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press BV, Amsterdam, pp.302-316, 2007, 978-1-58603-733-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing Generic Organs To Speaker-Specific Anatomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, New York, pp.341-362, 2006, Chapter 20, ISBN 1841694371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of formant trajectories by tracking vocal tract resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Sorin; Joseph Mariani; Henry Meloni; Jean Schoentgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levels in Speech Communication: Relations and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.91-102, 1995, 978-0444818461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de repositionnement des frontières de phonèmes pour la synthèse visuelle des mouvements faciaux liés à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0757063. Département Parole et Cognition. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical skull models from 3D X-ray images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Affects et Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. St Martin d'Hères, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01110281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Haefflinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01245-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.09.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0219-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P706ZPHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Randazzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggiali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Boucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pattacini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2012.00003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Raidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fagel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry-John Theobald" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/826091" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/769494" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stillittano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/45641" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleike Holm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Varini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3689029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859443v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Tr&#226;ne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35596-7_29" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Gerazov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1286" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/AI-MHRI.2018-10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821214v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-157" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018-37" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-22" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nahorna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-165" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Sauze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2701992" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228889v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Baumann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foerster" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067610v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695558v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gouvernayre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618780v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William-Seamus Barbour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523890v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531001v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531002v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre-Dominey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342426v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339046v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bartroli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333655v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170337v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169576v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169556v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Casari" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114114v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gacon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143624v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480354v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366539v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366489v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gorisch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480356v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378353v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419299v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419311v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269953v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638383v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677481v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483705v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01258860v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691938v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatikiotis-Bateson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941200v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851903v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02714-2_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603164v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634982v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-18184-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473028v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pluralpublishing.com/publications/cued-speech-and-cued-language-for-deaf-and-hard-of-hearing-children" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376537v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361913v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798673v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361889v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108507v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01110281v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Haefflinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01245-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.09.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0219-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2015.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P706ZPHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Randazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggiali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0190-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Boucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pattacini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2012.00003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Raidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fagel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry-John Theobald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/826091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/769494" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stillittano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Aran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lale Akarun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/45641" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleike Holm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Varini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640702" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3689029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Tr&#226;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35596-7_29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Koelsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377544v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848063v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Gerazov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-157" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835008v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/AI-MHRI.2018-10" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018-37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-22" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nahorna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-165" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385666v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228887v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foerster" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Sauze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2701992" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228889v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Baumann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004426v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067610v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695558v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741667v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gouvernayre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618780v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William-Seamus Barbour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531002v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre-Dominey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342426v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361886v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339046v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bartroli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361888v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169563v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169566v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170337v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169556v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Casari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366489v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366490v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gorisch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480356v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366491v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114114v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gacon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143624v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366538v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366539v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366537v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366488v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516324v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378353v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366540v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419299v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269953v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638383v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677481v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483705v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01258860v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691938v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatikiotis-Bateson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941200v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541855v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90525-5_64" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.10.07bai" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851903v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02714-2_15" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603164v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634982v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531003v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-18184-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473028v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pluralpublishing.com/publications/cued-speech-and-cued-language-for-deaf-and-hard-of-hearing-children" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376537v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361913v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798673v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361889v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108507v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01110281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>