--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -1050,496 +1050,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C5-tetrazole derivatives of 2-amino-adipic acid displaying NMDA glutamate receptor antagonism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-Tocopherol and α-tocopheryl phosphate interact with the cannabinoid system in the rodent hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Crouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimazohra Lenda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janique Guiramand</w:t>
+                <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lanté</w:t>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0713-1⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.1643-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542138v1</w:t>
+                <w:t xml:space="preserve">hal-00615225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early, time-dependent disturbances of hippocampal synaptic transmission and plasticity after in utero immune challenge.</w:t>
+                <w:t xml:space="preserve">Synthesis of C5-tetrazole derivatives of 2-amino-adipic acid displaying NMDA glutamate receptor antagonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Escobar</w:t>
+                <w:t xml:space="preserve">Fatimazohra Lenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Quentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Roussel</w:t>
+                <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.913-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0713-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2011.01.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574559v1</w:t>
+                <w:t xml:space="preserve">hal-00542138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Tocopherol and α-tocopheryl phosphate interact with the cannabinoid system in the rodent hippocampus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early, time-dependent disturbances of hippocampal synaptic transmission and plasticity after in utero immune challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+                <w:t xml:space="preserve">Julie Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bernad</w:t>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (10), pp.992-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2011.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2011.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00615225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotection induced by vitamin E against oxidative stress in hippocampal neurons: involvement of TRPV1 channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,90 +1628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late N-acetylcysteine treatment prevents the deficits induced in the offspring of dams exposed to an immune stress during gestation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1904,51 +1904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental damage after prenatal infection: role of oxidative stress in the fetal brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ixart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekaouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873049300800403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Givalois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ixart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Malaval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mekaouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maurel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000097179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Becq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00374.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3639AD75F44EEC356AA985A6785A983288EB82D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mekaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.59.3.341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mekaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Malaval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Assenmacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00141-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJJG6D2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assenmacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb44669.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLMZKDTM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ixart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02815011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFKM66ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bristow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02738821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCV33LBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Siaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balmefrezol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)90236-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66S5J47S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(09)90025-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-733L954M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1994.267.1.R164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balmefr&#233;zol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1993.sp003734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ixart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekaouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/074873049300800403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Haxaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00792.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Givalois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ixart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Malaval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000126961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mekaouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maurel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000097179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Becq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Siaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00374.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3639AD75F44EEC356AA985A6785A983288EB82D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mekaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.59.3.341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mekaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Malaval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Assenmacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00141-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJJG6D2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assenmacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1995.tb44669.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLMZKDTM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ixart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02815011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFKM66ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bristow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02738821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCV33LBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Siaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balmefrezol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)90236-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66S5J47S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(09)90025-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-733L954M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.1994.267.1.R164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balmefr&#233;zol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1993.sp003734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>