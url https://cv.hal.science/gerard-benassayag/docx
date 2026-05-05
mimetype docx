--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -498,425 +498,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid systems with Ag nanocrystals and Si nanostructures synthesized by ultra-low-energy ion beam synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Haj Salem</w:t>
+                <w:t xml:space="preserve">Nanoscale control of Si nanoparticles within a 2D hexagonal array embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5000360⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755324v1</w:t>
+                <w:t xml:space="preserve">hal-01745005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of Si nanoparticles within a 2D hexagonal array embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/014001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745005v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Hybrid systems with Ag nanocrystals and Si nanostructures synthesized by ultra-low-energy ion beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Haj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (10), pp.103101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5000360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744846v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de couches minces de Silicium sur isolant (SOI) par le procédé Smart-Cut ^\textrmTM</w:t>
               </w:r>
@@ -1027,64 +1027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,77 +1187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Arduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (5), pp.3617-3622. </w:t>
@@ -1289,161 +1289,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241265v1</w:t>
+                <w:t xml:space="preserve">hal-01718632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
               </w:r>
@@ -1703,161 +1703,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718632v1</w:t>
+                <w:t xml:space="preserve">hal-01241265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen induced modifications of MANOS memory properties</w:t>
               </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t>
@@ -2129,286 +2129,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystals inside : fabrication de composants mémoires MOS à base de nanocristaux de silicium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Diaz</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Duprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994620v1</w:t>
+                <w:t xml:space="preserve">hal-01718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Nanocrystals inside : fabrication de composants mémoires MOS à base de nanocristaux de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.0008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718637v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and construction of wall-less nano-electrophoretic and nano in micro array high throughput devices for single cell 'omics' single molecule detection analyses</w:t>
               </w:r>
@@ -2553,90 +2553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (12), </w:t>
@@ -2820,51 +2820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane organization of silicon nanocrystals embedded in SiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1477-1484. </w:t>
@@ -3113,51 +3113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling size of the interplay between quantum confinement and surface related effects in nanostructured silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,599 +3228,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Potie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085318⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333047v1</w:t>
+                <w:t xml:space="preserve">hal-01745017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Diaz</w:t>
+                <w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Suarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Alexis Potie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745016v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+                <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745013v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745017v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
               </w:r>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,561 +5178,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a dose dependence for thermal redistribution of implanted silicon in SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fanciulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254, pp. 139-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736069v1</w:t>
+                <w:t xml:space="preserve">hal-00128445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jambois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1986--1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745044v1</w:t>
+                <w:t xml:space="preserve">hal-01736069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (21), pp.211105 - 253124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745045v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a dose dependence for thermal redistribution of implanted silicon in SiO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fanciulli</w:t>
+                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128445v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
               </w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5992,730 +5992,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Em Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811974v1</w:t>
+                <w:t xml:space="preserve">hal-01745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2), pp.487-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01745043v1</w:t>
+                <w:t xml:space="preserve">hal-04811974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (25), pp.253124 - 253124. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2423244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745047v1</w:t>
+                <w:t xml:space="preserve">hal-01736074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect Diffus. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (25), pp.253124 - 253124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2423244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+                <w:t xml:space="preserve">hal-01745047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736074v1</w:t>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,897 +6933,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Electrical properties of nanocontacts on silicon nanoparticles embedded in thin SiO2 synthesized by ultralow energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (6), pp.2821-2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2132335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736090v1</w:t>
+                <w:t xml:space="preserve">hal-04811981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 124, pp.494-498. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745050v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.494-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736088v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature quantum effect in silicon nanoparticles obtained by low-energy ion implantation and embedded in a nanometer scale capacitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Atarodi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1906329⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811986v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of nanocontacts on silicon nanoparticles embedded in thin SiO2 synthesized by ultralow energy ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature quantum effect in silicon nanoparticles obtained by low-energy ion implantation and embedded in a nanometer scale capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Shalchian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">S. Atarodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 23 (6), pp.2821-2824. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.2132335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1906329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811981v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736081v1</w:t>
+                <w:t xml:space="preserve">hal-01736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From continuous to quantized charging response of silicon nanocrystals obtained by ultra-low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7925,572 +7925,572 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (12), pp.2987-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/16/12/043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745049v1</w:t>
+                <w:t xml:space="preserve">hal-04811982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Coffin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (12), pp.2987-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/16/12/043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811982v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Müller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (10), pp.5696-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1695594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736097v1</w:t>
+                <w:t xml:space="preserve">hal-01736103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (12), pp.2373-2375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736103v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystals manufacturing by ultra-low-energy ion-beam-synthesis for non-volatile memory applications</w:t>
               </w:r>
@@ -8616,350 +8616,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing environment on the memory properties of thin oxides with embedded si nanocrystals obtained by low-energy ion-beam synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Beltsios</w:t>
+                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (1-3), pp.204-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1588378⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736112v1</w:t>
+                <w:t xml:space="preserve">hal-01736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chassaing</w:t>
+                <w:t xml:space="preserve">Effect of annealing environment on the memory properties of thin oxides with embedded si nanocrystals obtained by low-energy ion-beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kapetanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beltsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (1), pp.168-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1588378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736116v1</w:t>
+                <w:t xml:space="preserve">hal-01736112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Heinig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67-68, pp.629-634. </w:t>
@@ -10883,286 +10883,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Han</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">E. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082375v1</w:t>
+                <w:t xml:space="preserve">hal-01718631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Arduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718631v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
@@ -11532,90 +11532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence enhancement of a silicon nanocrystal plane positioned in the nearfield of a silicon nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFTEM studies on the localization of silicon nanocrystals embedded in SiO2 for nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12089,51 +12089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12684,51 +12684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Silicon Nanocrystals Fabricated by Stencil Masked Low Energy Ion Implantation: Effect of the Stencil Aperture Size on the Implanted Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,90 +13098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from C- and Si- rich silicon oxides in continuous wave and pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peralvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13625,90 +13625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-arrays of Si nanocrystals embedded in thin SiO2 layers for new memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Heinig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13933,77 +13933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t>
@@ -14201,51 +14201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Rouahbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Simatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giannakopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRWRMX7C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92MZ4WK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir N. Misevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Simic-Krstic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9KLML1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalchian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906329" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811981v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shalchian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2132335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Atarodi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.04.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DHR3R1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1469207" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagahe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-001-0067-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JBBK9VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cristiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(00)00503-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF9DDR3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125606" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gimbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00572-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNWJR1X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00536-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84NWFFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguerba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depauw" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Orloff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986765" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476B835FD51EB8E32FF8F3A74B62BE64E3079D37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swanson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E500C8B680ECE886F105B7153423AB7E2CA86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224417v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984937" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38AFA48BBF65A017D5AA46BBD131C4E6DC211D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Kroon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Heinig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Rouahbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Simatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giannakopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRWRMX7C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92MZ4WK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duprat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir N. Misevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Simic-Krstic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9KLML1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shalchian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2132335" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalchian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906329" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Atarodi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.04.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DHR3R1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1469207" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagahe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-001-0067-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JBBK9VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cristiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(00)00503-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF9DDR3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125606" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gimbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00572-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNWJR1X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00536-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84NWFFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguerba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depauw" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Orloff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986765" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476B835FD51EB8E32FF8F3A74B62BE64E3079D37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swanson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E500C8B680ECE886F105B7153423AB7E2CA86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224417v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984937" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38AFA48BBF65A017D5AA46BBD131C4E6DC211D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Kroon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Heinig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>