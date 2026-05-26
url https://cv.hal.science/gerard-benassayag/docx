--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -498,425 +498,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of Si nanoparticles within a 2D hexagonal array embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid systems with Ag nanocrystals and Si nanostructures synthesized by ultra-low-energy ion beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Haj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/014001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (10), pp.103101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745005v1</w:t>
+                <w:t xml:space="preserve">hal-01755324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale control of Si nanoparticles within a 2D hexagonal array embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744846v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid systems with Ag nanocrystals and Si nanostructures synthesized by ultra-low-energy ion beam synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (10), pp.103101. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5000360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755324v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de couches minces de Silicium sur isolant (SOI) par le procédé Smart-Cut ^\textrmTM</w:t>
               </w:r>
@@ -1027,64 +1027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,77 +1187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Arduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (5), pp.3617-3622. </w:t>
@@ -1289,161 +1289,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718632v1</w:t>
+                <w:t xml:space="preserve">hal-01241265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
               </w:r>
@@ -1703,161 +1703,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241265v1</w:t>
+                <w:t xml:space="preserve">hal-01718632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen induced modifications of MANOS memory properties</w:t>
               </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t>
@@ -2129,286 +2129,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Nanocrystals inside : fabrication de composants mémoires MOS à base de nanocristaux de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Ch. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.0008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718637v1</w:t>
+                <w:t xml:space="preserve">hal-01994620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystals inside : fabrication de composants mémoires MOS à base de nanocristaux de silicium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Diaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994620v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and construction of wall-less nano-electrophoretic and nano in micro array high throughput devices for single cell 'omics' single molecule detection analyses</w:t>
               </w:r>
@@ -2553,90 +2553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon crystallization in nanodot arrays organized by block copolymer lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (12), </w:t>
@@ -2668,307 +2668,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantumdots for memory applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">In-plane organization of silicon nanocrystals embedded in SiO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300029⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/7/075302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745006v1</w:t>
+                <w:t xml:space="preserve">hal-01745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane organization of silicon nanocrystals embedded in SiO2 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Quantumdots for memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (8), pp.1490-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/7/075302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of well-ordered arrays of silicon nanocrystals using a block copolymer mask</w:t>
               </w:r>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1477-1484. </w:t>
@@ -3100,64 +3100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling size of the interplay between quantum confinement and surface related effects in nanostructured silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,599 +3228,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745017v1</w:t>
+                <w:t xml:space="preserve">hal-01745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Potie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">Extraction of the characteristics of Si nanocrystals by the charge pumping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/8/085206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745013v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
               </w:r>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4347,286 +4347,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">End of range defects in Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chan Shin Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697605v1</w:t>
+                <w:t xml:space="preserve">hal-01736054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of range defects in Ge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chan Shin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1160, pp.H01-03</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736054v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low-energy ion-beam-synthesis of Ge nanocrystals in thin ALD Al2O3 layers for memory applications</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,561 +5178,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a dose dependence for thermal redistribution of implanted silicon in SiO2</w:t>
+                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathiot</w:t>
+                <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perego</w:t>
+                <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fanciulli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (21), pp.211105 - 253124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128445v1</w:t>
+                <w:t xml:space="preserve">hal-01745044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736069v1</w:t>
+                <w:t xml:space="preserve">hal-01745045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect white and tunable electroluminescence from ion beam synthesized Si- and C-rich SiO2 layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Jambois</w:t>
+                <w:t xml:space="preserve">Oxide-nitride-oxide memory stacks formed by low-energy Si ion implantation into nitride and wet oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Carreras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2807281⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1986--1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745044v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">Evidence for a dose dependence for thermal redistribution of implanted silicon in SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254, pp. 139-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745045v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
               </w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6272,450 +6272,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736074v1</w:t>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White electroluminescence from C- and Si-rich thin silicon oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (25), pp.253124 - 253124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2423244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,350 +6933,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of nanocontacts on silicon nanoparticles embedded in thin SiO2 synthesized by ultralow energy ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature quantum effect in silicon nanoparticles obtained by low-energy ion implantation and embedded in a nanometer scale capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atarodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.2132335⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1906329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811981v1</w:t>
+                <w:t xml:space="preserve">hal-04811986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736081v1</w:t>
+                <w:t xml:space="preserve">hal-01736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation effects on transport characteristics of nanoscale MOS capacitors with an embedded layer of silicon nanocrystals obtained by low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,104 +7298,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124, pp.494-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7444,386 +7444,386 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature quantum effect in silicon nanoparticles obtained by low-energy ion implantation and embedded in a nanometer scale capacitor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Shalchian</w:t>
+                <w:t xml:space="preserve">Electrical properties of nanocontacts on silicon nanoparticles embedded in thin SiO2 synthesized by ultralow energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Shalchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Atarodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (6), pp.2821-2824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1906329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.2132335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811986v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736088v1</w:t>
+                <w:t xml:space="preserve">hal-01736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From continuous to quantized charging response of silicon nanocrystals obtained by ultra-low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of oxidation conditions on structural and electrical properties of silicon nanoparticles obtained by ultra-low-energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shalchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,286 +8211,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (12), pp.2373-2375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736103v1</w:t>
+                <w:t xml:space="preserve">hal-01736097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Müller</w:t>
+                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Heinig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (10), pp.5696-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1695594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736097v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystals manufacturing by ultra-low-energy ion-beam-synthesis for non-volatile memory applications</w:t>
               </w:r>
@@ -8616,350 +8616,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chassaing</w:t>
+                <w:t xml:space="preserve">Effect of annealing environment on the memory properties of thin oxides with embedded si nanocrystals obtained by low-energy ion-beam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kapetanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beltsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (1), pp.168-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1588378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736116v1</w:t>
+                <w:t xml:space="preserve">hal-01736112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing environment on the memory properties of thin oxides with embedded si nanocrystals obtained by low-energy ion-beam synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Beltsios</w:t>
+                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (1-3), pp.204-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1588378⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736112v1</w:t>
+                <w:t xml:space="preserve">hal-01736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Heinig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67-68, pp.629-634. </w:t>
@@ -10883,286 +10883,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t>
+                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Navarro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">B. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Seguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Arduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718631v1</w:t>
+                <w:t xml:space="preserve">hal-02082375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Si Nanocrystals Embedded in SiO2 Matrix by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanocrystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082375v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
@@ -11532,90 +11532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence enhancement of a silicon nanocrystal plane positioned in the nearfield of a silicon nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11800,103 +11800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFTEM studies on the localization of silicon nanocrystals embedded in SiO2 for nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seguini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 15th European Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
@@ -12089,51 +12089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12684,51 +12684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Silicon Nanocrystals Fabricated by Stencil Masked Low Energy Ion Implantation: Effect of the Stencil Aperture Size on the Implanted Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,90 +13098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from C- and Si- rich silicon oxides in continuous wave and pulsed excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peralvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13625,90 +13625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-arrays of Si nanocrystals embedded in thin SiO2 layers for new memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Heinig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13933,77 +13933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t>
@@ -14201,51 +14201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Rouahbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Simatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giannakopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRWRMX7C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92MZ4WK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duprat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir N. Misevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Simic-Krstic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9KLML1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shalchian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2132335" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalchian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906329" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Atarodi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.04.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DHR3R1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1469207" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagahe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-001-0067-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JBBK9VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cristiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(00)00503-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF9DDR3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125606" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gimbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00572-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNWJR1X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00536-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84NWFFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguerba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depauw" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Orloff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986765" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476B835FD51EB8E32FF8F3A74B62BE64E3079D37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swanson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E500C8B680ECE886F105B7153423AB7E2CA86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224417v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984937" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38AFA48BBF65A017D5AA46BBD131C4E6DC211D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Kroon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Heinig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Seguini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/014001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Rouahbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Shimizu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arduca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra26710b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Simatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikolaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giannakopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRWRMX7C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92MZ4WK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir N. Misevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Simic-Krstic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9KLML1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2775-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreozzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seguini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/7/075302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80DF84CE0D6944E0064DC0CF5037F06BEAE0E033/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pellegrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B324BCN8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813743" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085206" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1290D97B99C3834A19098544E68ACDFD07026361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/30/305704" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F6E6893B783D03F38CCDD92173F9170673FE960/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.03.074" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2807281" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2423244" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalchian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grisolia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shalchian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0J65KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811981v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shalchian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2132335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Atarodi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.04.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DHR3R1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Coffin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/12/043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE34E47A8CABBC40824F981B8F8961B68569F165/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsoenzok" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1469207" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagahe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-001-0067-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JBBK9VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cristiano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(00)00503-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF9DDR3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125606" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gimbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00572-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNWJR1X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00536-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84NWFFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguerba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depauw" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Orloff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986765" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476B835FD51EB8E32FF8F3A74B62BE64E3079D37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swanson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986766" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E500C8B680ECE886F105B7153423AB7E2CA86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224417v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984937" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38AFA48BBF65A017D5AA46BBD131C4E6DC211D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Han" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2013.6688073" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Kroon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H01-03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8615-1_70" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A81D0B5FE35989F2535075EBA395551B25B0D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Em. Vamvakas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0997-I03-10" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Heinig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>