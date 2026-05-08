--- v0 (2026-04-06)
+++ v1 (2026-05-08)
@@ -822,303 +822,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mutagenic/clastogenic potential of 3,6-di-substituted acridines targeted for anticancer chemotherapy</w:t>
+                <w:t xml:space="preserve">Strategies for bypassing the membrane barrier in multidrug resistant Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Benchabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Boyer</w:t>
+                <w:t xml:space="preserve">Sandrine Alibert-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Handzlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Piccerelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdallah Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.07.046⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (11), pp.1682-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992073v1</w:t>
+                <w:t xml:space="preserve">hal-01425039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for bypassing the membrane barrier in multidrug resistant Gram-negative bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the mutagenic/clastogenic potential of 3,6-di-substituted acridines targeted for anticancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bolla</w:t>
+                <w:t xml:space="preserve">Philippe Piccerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alibert-Franco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.2773-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Substituent Effects on the Proton and Carbon‐13 Chemical Shifts of 9‐Chloro and 9‐Amino Acridines</w:t>
               </w:r>
@@ -1232,144 +1232,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative coupling of acridinones: Synthesis of new C 2 ‐symmetry atropisomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-inducible cytotoxic and clastogenic activities of 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Scarpellini-Charras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Boyer</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Filloux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Allegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (6), pp.2459-2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570450102⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992101v1</w:t>
+                <w:t xml:space="preserve">hal-04992087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused imidazoacridines: Synthesis of 1,3‐dihydroimidazo[4,5‐ b ]‐acridin‐2‐one and 1,3‐dihydroimidazo[4,5‐ a ]acridin‐2‐one</w:t>
               </w:r>
@@ -1465,216 +1494,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-inducible cytotoxic and clastogenic activities of 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+                <w:t xml:space="preserve">Oxidative coupling of acridinones: Synthesis of new C 2 ‐symmetry atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Scarpellini-Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Allegro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570450102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992087v1</w:t>
+                <w:t xml:space="preserve">hal-04992101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de bis acridines pontées en positions 2, 3 ou 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and NMR experimental study of N1,N3-di(3-aminoacridin-6-yl)-isophthalamide and N2,N6-di(3-aminoacridin-6-yl)-2,6-dicarboxamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracyclic derivatives of acridine. Heterofused acridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,51 +2109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of heterocyclic regioisomers: a combined tandem mass spectrometry and computational study of N ‐acridin‐4‐ylbenzylamide and N ‐acridin‐2‐yl‐benzylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antileishmanial activity of 6-mono-substituted and 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,659 +2492,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ( 13 C and 15 N NMR spectroscopy) and theoretical (6–31G) study of the protonation of N ‐methylazoles and N ‐methylbenzazoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1 H and 13 C nuclear magnetic resonance studies of pyrazolo [ c ]‐ and pyrazolo [ b ]phenothiazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Claramunt</w:t>
+                <w:t xml:space="preserve">J. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionisia Sanz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31 (9), pp.791-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260310902⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 32 (9), pp.537-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260320907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999069v1</w:t>
+                <w:t xml:space="preserve">hal-04999053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H and 13 C nuclear magnetic resonance studies of pyrazolo [ c ]‐ and pyrazolo [ b ]phenothiazines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boyer</w:t>
+                <w:t xml:space="preserve">Experimental ( 13 C and 15 N NMR spectroscopy) and theoretical (6–31G) study of the protonation of N ‐methylazoles and N ‐methylbenzazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Claramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionisia Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">Javier Catalän</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Luis G. de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32 (9), pp.537-539. </w:t>
+              <w:t xml:space="preserve">, 2005, 31 (9), pp.791-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260320907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260310902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999053v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C nuclear magnetic resonance studies of pyrazolo[α]‐9(10 H )‐acridinones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">Arylboronic Acid-Lead Tetraacetate-Copper Diacetate: A One-Pot System for Copper-Catalyzed N-Arylation Under Neutral Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 (6), pp.638-640. </w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (5), pp.407-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260290618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1570178054405995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999104v1</w:t>
+                <w:t xml:space="preserve">hal-04992118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylboronic Acid-Lead Tetraacetate-Copper Diacetate: A One-Pot System for Copper-Catalyzed N-Arylation Under Neutral Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13 C NMR of pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Begtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Cabildo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cativiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Claramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570178054405995⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (2), pp.107-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260310202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992118v1</w:t>
+                <w:t xml:space="preserve">hal-04999081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C NMR of pyrazoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Cativiela</w:t>
+                <w:t xml:space="preserve">13 C nuclear magnetic resonance studies of pyrazolo[α]‐9(10 H )‐acridinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Claramunt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31 (2), pp.107-168. </w:t>
+              <w:t xml:space="preserve">, 2005, 29 (6), pp.638-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260310202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260290618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999081v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H and13C chemical shifts for acridines: part XIX.N,N′-diacylproflavine derivatives</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos del Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Ullmann Reaction:Copper ( II ) Diacetate C at alysed N - ,O - and S - ArylationInvolving Polycoordinate Hetero atomic Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,260 +4340,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Structure Elucidation of a New Thermal Breakdown Product of Glucobrassicin, the Parent Indole Glucosinolate</w:t>
+                <w:t xml:space="preserve">INDANE FOR SYNTHESIS OF N -ALKYL DIARYLAMINES AND N -ACYLCYCLOPENTA[4,5- b ]- PHENOTHIAZINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevolleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 50 (18), pp.5185-5190. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (18), pp.2893-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf020125i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1081/SCC-120006475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992140v1</w:t>
+                <w:t xml:space="preserve">hal-04992146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDANE FOR SYNTHESIS OF N -ALKYL DIARYLAMINES AND N -ACYLCYCLOPENTA[4,5- b ]- PHENOTHIAZINES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Chatel</w:t>
+                <w:t xml:space="preserve">Isolation and Structure Elucidation of a New Thermal Breakdown Product of Glucobrassicin, the Parent Indole Glucosinolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (18), pp.5185-5190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf020125i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/SCC-120006475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04992146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS, STRUCTURE AND REACTIVITY OF TRIPHENYLBISMUTH BIS(2-THIOPHENECARBOXYLATE)</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donniazed El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective synthesis of N-acyl- and N-alkyldioxolo[4,5-b]phenothiazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (2), pp.137-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (10), pp.735-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5726,51 +5726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Cyclopenta-acridinone and -phenothiazine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53 (3), pp.391-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of new hosts related to 9,9′-bianthryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,64 +6462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Cabildo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 47 (6), pp.785-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7327,51 +7327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADD9F3FC"/>
+    <w:nsid w:val="04D9FFEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7558,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-8983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Revol-Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fddsv.2024.1326121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.08.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannah N 'Gompaza Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stutzmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fouad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2017.1251581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Otrebska-Machaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Handzlik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szym&#225;nska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schabikowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Feham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Benkadari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chouaih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/csta.2013.21004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchabane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.07.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JGT5JQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bolla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert-Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lhatif Boukir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile&#8208;jean Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bscb.19911000902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scarpellini-Charras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Filloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570450102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WP99D0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.01.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8LN9WJ2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTS0451Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elguero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.03.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330601" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WDLFD7M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchabane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Shimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.02.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC45MXCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazed El Abed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-06-10811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Claramunt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisia Sanz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catal&#228;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis G. de Paz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310902" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260320907" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elguero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290618" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178054405995" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Begtrup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabildo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cativiela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Claramunt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178043488798" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El-Abed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Finet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Galy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Santini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2003.9.3.265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0004.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos del Valle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Laynez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100092a035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Combes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272023374058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-01-9408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Abboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00085a032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020125i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GVH7Z13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chatel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120006475" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donniazed El-Abed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.11.767" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.679" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0001.409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-458X(200002)38:2%3C137::AID-MRC596%3E3.0.CO;2-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hanoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0373" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Lormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llamas-Saiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces- Foces" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/40400104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Issmaili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-2656" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808005084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021860410863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-234P4LZB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M89" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a705425d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827019601267X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919608004556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-94-6963" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces-Foces" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/p29930000757" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)93582-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Abboud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Elguero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0584-8539(91)80150-H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04748325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coste-Maniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mannu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsuur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85253-1.00018-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bagathi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Balagtas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vijay Kumar Boppana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2454-4_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Croizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Holt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8285-6_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felicity Amos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grasselli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2182-4_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-8983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Revol-Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fddsv.2024.1326121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.08.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannah N 'Gompaza Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stutzmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fouad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2017.1251581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Otrebska-Machaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Handzlik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szym&#225;nska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schabikowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Feham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Benkadari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chouaih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/csta.2013.21004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bolla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert-Franco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.07.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JGT5JQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lhatif Boukir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile&#8208;jean Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bscb.19911000902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8LN9WJ2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WP99D0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scarpellini-Charras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Filloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570450102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTS0451Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elguero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.03.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330601" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WDLFD7M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchabane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Shimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.02.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC45MXCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazed El Abed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-06-10811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260320907" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Claramunt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisia Sanz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catal&#228;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis G. de Paz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178054405995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Begtrup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabildo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cativiela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Claramunt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elguero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178043488798" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El-Abed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Finet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Galy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Santini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2003.9.3.265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0004.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos del Valle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Laynez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100092a035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Combes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272023374058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-01-9408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Abboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00085a032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chatel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120006475" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020125i" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GVH7Z13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donniazed El-Abed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.11.767" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.679" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0001.409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-458X(200002)38:2%3C137::AID-MRC596%3E3.0.CO;2-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hanoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0373" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Lormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llamas-Saiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces- Foces" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/40400104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Issmaili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-2656" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808005084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021860410863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-234P4LZB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M89" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a705425d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827019601267X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919608004556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-94-6963" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces-Foces" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/p29930000757" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)93582-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Abboud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Elguero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0584-8539(91)80150-H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04748325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coste-Maniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mannu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsuur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85253-1.00018-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bagathi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Balagtas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vijay Kumar Boppana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2454-4_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Croizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Holt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8285-6_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felicity Amos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grasselli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2182-4_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>