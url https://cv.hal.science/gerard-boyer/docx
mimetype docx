--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -822,303 +822,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for bypassing the membrane barrier in multidrug resistant Gram-negative bacteria</w:t>
+                <w:t xml:space="preserve">Evaluation of the mutagenic/clastogenic potential of 3,6-di-substituted acridines targeted for anticancer chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bolla</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alibert-Franco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Chevalier</w:t>
+                <w:t xml:space="preserve">Yohann Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Mahamoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Piccerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.054⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.2773-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425039v1</w:t>
+                <w:t xml:space="preserve">hal-04992073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mutagenic/clastogenic potential of 3,6-di-substituted acridines targeted for anticancer chemotherapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for bypassing the membrane barrier in multidrug resistant Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Piccerelle</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Méo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Alibert-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Handzlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.07.046⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (11), pp.1682-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04992073v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Substituent Effects on the Proton and Carbon‐13 Chemical Shifts of 9‐Chloro and 9‐Amino Acridines</w:t>
               </w:r>
@@ -1232,721 +1232,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-inducible cytotoxic and clastogenic activities of 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fused imidazoacridines: Synthesis of 1,3‐dihydroimidazo[4,5‐ b ]‐acridin‐2‐one and 1,3‐dihydroimidazo[4,5‐ a ]acridin‐2‐one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sabatier</w:t>
+                <w:t xml:space="preserve">S. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Allegro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (2), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570350235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992087v1</w:t>
+                <w:t xml:space="preserve">hal-04998992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused imidazoacridines: Synthesis of 1,3‐dihydroimidazo[4,5‐ b ]‐acridin‐2‐one and 1,3‐dihydroimidazo[4,5‐ a ]acridin‐2‐one</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative coupling of acridinones: Synthesis of new C 2 ‐symmetry atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boyer</w:t>
+                <w:t xml:space="preserve">Karine Scarpellini-Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐p. Galy</w:t>
+                <w:t xml:space="preserve">Nathalie Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 35 (2), pp.471-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570350235⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570450102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04998992v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative coupling of acridinones: Synthesis of new C 2 ‐symmetry atropisomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et caractérisation de bis acridines pontées en positions 2, 3 ou 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45 (1), pp.67-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570450102⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.913-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570280413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992101v1</w:t>
+                <w:t xml:space="preserve">hal-04999098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de bis acridines pontées en positions 2, 3 ou 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical and NMR experimental study of N1,N3-di(3-aminoacridin-6-yl)-isophthalamide and N2,N6-di(3-aminoacridin-6-yl)-2,6-dicarboxamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barbe</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Alkorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elguero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570280413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 928 (1-3), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04999098v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and NMR experimental study of N1,N3-di(3-aminoacridin-6-yl)-isophthalamide and N2,N6-di(3-aminoacridin-6-yl)-2,6-dicarboxamide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Photo-inducible cytotoxic and clastogenic activities of 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibon Alkorta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Allegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (6), pp.2459-2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.03.028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992083v1</w:t>
+                <w:t xml:space="preserve">hal-04992087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracyclic derivatives of acridine. Heterofused acridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Elguero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (6), pp.1551-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 H and 13 C NMR signal assignments of some new N , N ′‐diacyl proflavine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,77 +2109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of heterocyclic regioisomers: a combined tandem mass spectrometry and computational study of N ‐acridin‐4‐ylbenzylamide and N ‐acridin‐2‐yl‐benzylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antileishmanial activity of 6-mono-substituted and 3,6-di-substituted acridines obtained by acylation of proflavine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,702 +2492,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H and 13 C nuclear magnetic resonance studies of pyrazolo [ c ]‐ and pyrazolo [ b ]phenothiazines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental ( 13 C and 15 N NMR spectroscopy) and theoretical (6–31G) study of the protonation of N ‐methylazoles and N ‐methylbenzazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">Rosa Maria Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dionisia Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Catalän</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis G. de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32 (9), pp.537-539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260320907⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (9), pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260310902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999053v1</w:t>
+                <w:t xml:space="preserve">hal-04999069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ( 13 C and 15 N NMR spectroscopy) and theoretical (6–31G) study of the protonation of N ‐methylazoles and N ‐methylbenzazoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Boyer</w:t>
+                <w:t xml:space="preserve">13 C nuclear magnetic resonance studies of pyrazolo[α]‐9(10 H )‐acridinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Catalän</w:t>
+                <w:t xml:space="preserve">J. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis G. de Paz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31 (9), pp.791-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260310902⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 29 (6), pp.638-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260290618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999069v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylboronic Acid-Lead Tetraacetate-Copper Diacetate: A One-Pot System for Copper-Catalyzed N-Arylation Under Neutral Conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">13 C NMR of pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Begtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Cabildo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cativiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Claramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570178054405995⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (2), pp.107-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260310202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992118v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C NMR of pyrazoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arylboronic Acid-Lead Tetraacetate-Copper Diacetate: A One-Pot System for Copper-Catalyzed N-Arylation Under Neutral Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260310202⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (5), pp.407-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570178054405995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999081v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C nuclear magnetic resonance studies of pyrazolo[α]‐9(10 H )‐acridinones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">1 H and 13 C nuclear magnetic resonance studies of pyrazolo [ c ]‐ and pyrazolo [ b ]phenothiazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 29 (6), pp.638-640. </w:t>
+              <w:t xml:space="preserve">, 2005, 32 (9), pp.537-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260290618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260320907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999104v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H and13C chemical shifts for acridines: part XIX.N,N′-diacylproflavine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,386 +3730,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidity and Basicity of Indazole and its N-Methyl Derivatives in the Ground and in the Excited State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances in Ullmann Reaction:Copper ( II ) Diacetate C at alysed N - ,O - and S - ArylationInvolving Polycoordinate Hetero atomic Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Catalan</w:t>
+                <w:t xml:space="preserve">Alexey Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos del Valle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Claramunt</w:t>
+                <w:t xml:space="preserve">Sebastien Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/j100092a035⟩</w:t>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (7), pp.597-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1385272023374058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999050v1</w:t>
+                <w:t xml:space="preserve">hal-04992141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Ullmann Reaction:Copper ( II ) Diacetate C at alysed N - ,O - and S - ArylationInvolving Polycoordinate Hetero atomic Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+                <w:t xml:space="preserve">Isolation and structure elucidation of a new thermal breakdown product of glucobrassicin, the parent indole glucosinolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Fedorov</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Boyer</w:t>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50, pp.5185-5190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992141v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and structure elucidation of a new thermal breakdown product of glucobrassicin, the parent indole glucosinolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidity and Basicity of Indazole and its N-Methyl Derivatives in the Ground and in the Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+                <w:t xml:space="preserve">Juan Carlos del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Claramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Laynez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 98 (41), pp.10606-10612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100092a035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673372v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Atropisomers Derived from Methoxychloroacridine. Preparation of Enantiomerically Pure (aR)-(-)-2,2'-Dihydroxy-9,9'-biacridine</w:t>
               </w:r>
@@ -4340,260 +4340,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDANE FOR SYNTHESIS OF N -ALKYL DIARYLAMINES AND N -ACYLCYCLOPENTA[4,5- b ]- PHENOTHIAZINES</w:t>
+                <w:t xml:space="preserve">Isolation and Structure Elucidation of a New Thermal Breakdown Product of Glucobrassicin, the Parent Indole Glucosinolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Chatel</w:t>
+                <w:t xml:space="preserve">Sylvie Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32 (18), pp.2893-2901. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (18), pp.5185-5190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/SCC-120006475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf020125i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992146v1</w:t>
+                <w:t xml:space="preserve">hal-04992140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Structure Elucidation of a New Thermal Breakdown Product of Glucobrassicin, the Parent Indole Glucosinolate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">INDANE FOR SYNTHESIS OF N -ALKYL DIARYLAMINES AND N -ACYLCYCLOPENTA[4,5- b ]- PHENOTHIAZINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf020125i⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (18), pp.2893-2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SCC-120006475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04992140v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS, STRUCTURE AND REACTIVITY OF TRIPHENYLBISMUTH BIS(2-THIOPHENECARBOXYLATE)</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donniazed El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of 4,9-dimethyl-9,10-dihydroacridine, C15H15N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective synthesis of N-acyl- and N-alkyldioxolo[4,5-b]phenothiazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,64 +4943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (2), pp.137-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5047,51 +5047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of 6-butyl-2-chlorothiazolo[5,4-a]acridin-11(6H)-one, C18H15ClN2OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Hanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,90 +5493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of 5-(p-methoxyphenylamino)indane and AM1 calculations on N-arylamines derivatives, precursors of phenothiazine drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (10), pp.735-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6-Methoxy-2-naphthyl)-6-aminobenzodioxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5726,51 +5726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Cyclopenta-acridinone and -phenothiazine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,64 +5843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-( p -Tolylamino)benzo-1,3-dioxole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53 (3), pp.391-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6168,64 +6168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of new hosts related to 9,9′-bianthryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fathalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6462,64 +6462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Cabildo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 47 (6), pp.785-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6585,51 +6585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de dérivés coumariniques comme outils de diagnostic in vitro ou ex vivo de l’efflux bactérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04D9FFEC"/>
+    <w:nsid w:val="6DAB82A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7558,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-8983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Revol-Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fddsv.2024.1326121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.08.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannah N 'Gompaza Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stutzmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fouad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2017.1251581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Otrebska-Machaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Handzlik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szym&#225;nska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schabikowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Feham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Benkadari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chouaih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/csta.2013.21004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bolla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert-Franco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.07.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JGT5JQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lhatif Boukir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile&#8208;jean Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bscb.19911000902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8LN9WJ2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WP99D0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scarpellini-Charras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Filloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570450102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTS0451Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elguero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.03.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330601" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WDLFD7M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchabane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Shimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.02.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC45MXCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazed El Abed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-06-10811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260320907" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Claramunt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisia Sanz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catal&#228;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis G. de Paz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178054405995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Begtrup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabildo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cativiela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Claramunt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elguero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178043488798" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El-Abed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Finet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Galy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Santini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2003.9.3.265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0004.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos del Valle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Laynez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100092a035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Combes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272023374058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-01-9408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Abboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00085a032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chatel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120006475" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020125i" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GVH7Z13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donniazed El-Abed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.11.767" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.679" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0001.409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-458X(200002)38:2%3C137::AID-MRC596%3E3.0.CO;2-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hanoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0373" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Lormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llamas-Saiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces- Foces" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/40400104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Issmaili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-2656" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808005084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021860410863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-234P4LZB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M89" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a705425d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827019601267X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919608004556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-94-6963" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces-Foces" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/p29930000757" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)93582-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Abboud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Elguero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0584-8539(91)80150-H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04748325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coste-Maniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mannu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsuur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85253-1.00018-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bagathi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Balagtas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vijay Kumar Boppana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2454-4_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Croizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Holt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8285-6_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felicity Amos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grasselli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2182-4_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-8983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Revol-Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fddsv.2024.1326121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.08.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannah N 'Gompaza Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stutzmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fouad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2017.1251581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Otrebska-Machaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Handzlik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szym&#225;nska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schabikowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Feham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Benkadari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chouaih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/csta.2013.21004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchabane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.07.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JGT5JQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bolla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert-Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lhatif Boukir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile&#8208;jean Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bscb.19911000902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Galy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WP99D0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scarpellini-Charras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Filloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Galy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570450102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTS0451Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Alkorta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elguero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.03.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8LN9WJ2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330601" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WDLFD7M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchabane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Shimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.02.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC45MXCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazed El Abed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-06-10811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Claramunt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisia Sanz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catal&#228;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis G. de Paz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310902" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elguero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290618" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Begtrup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabildo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cativiela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Claramunt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260310202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178054405995" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260320907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178043488798" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El-Abed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Finet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Galy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Santini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2003.9.3.265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0004.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fedorov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Combes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1385272023374058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Catalan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos del Valle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Laynez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100092a035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/com-01-9408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Abboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notario" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00085a032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020125i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GVH7Z13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04992146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chatel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120006475" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donniazed El-Abed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.11.767" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.679" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0001.409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-458X(200002)38:2%3C137::AID-MRC596%3E3.0.CO;2-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hanoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0373" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Lormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llamas-Saiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces- Foces" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/40400104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05014059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Issmaili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-2656" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808005084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021860410863" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-234P4LZB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M89" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a705425d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827019601267X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919608004556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-94-6963" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Foces-Foces" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/p29930000757" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)93582-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04999102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Abboud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Elguero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0584-8539(91)80150-H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04748325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coste-Maniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mannu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsuur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85253-1.00018-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bagathi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Balagtas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vijay Kumar Boppana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2454-4_11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Croizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Holt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8285-6_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04991990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felicity Amos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grasselli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2182-4_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>