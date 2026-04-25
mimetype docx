--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,295 +347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Boat Noise Effects on Growth and Behavioural Patterns During Early Life Stages of the African Cichlid Maylandia zebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odour learning concentration influences concentration range of conditioned response in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Wang</w:t>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Jeanne Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel Vasconcelos</w:t>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.70077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-28326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361003v1</w:t>
+                <w:t xml:space="preserve">hal-05457960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour learning concentration influences concentration range of conditioned response in newborn rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Long‐Term Boat Noise Effects on Growth and Behavioural Patterns During Early Life Stages of the African Cichlid Maylandia zebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Serrano</w:t>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+                <w:t xml:space="preserve">Raquel Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.44682. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-28326-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.70077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457960v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
               </w:r>
@@ -749,25158 +749,25140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389091v1</w:t>
+                <w:t xml:space="preserve">hal-04761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04761763v1</w:t>
+                <w:t xml:space="preserve">hal-04272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Papet</w:t>
+                <w:t xml:space="preserve">Dynamic developmental changes in neurotransmitters supporting infant attachment learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina M Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04272232v1</w:t>
+                <w:t xml:space="preserve">hal-04291858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correspondence: In reply to the correspondence by Jing‐Zhan Wu and Chun‐Hai Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241 (1), pp.193-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473191v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic developmental changes in neurotransmitters supporting infant attachment learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order trace conditioning in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105249⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.053607.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291858v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological constraints on configural odour mixture perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225 (6), pp.jeb242274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.242274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order trace conditioning in newborn rabbits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Prescott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.053607.122⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402, pp.113088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795923v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence: In reply to the correspondence by Jing‐Zhan Wu and Chun‐Hai Tang</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Odor discrimination in terrestrial and aquatic environments in California sea lions (Zalophus californianus) living in captivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Crochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13633⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.113408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564242v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor discrimination in terrestrial and aquatic environments in California sea lions (Zalophus californianus) living in captivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Gerkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule V. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113408⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367320v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasmine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian La Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.113217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367288v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine E. Kelly</w:t>
+                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367315v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Coureaud</w:t>
+                <w:t xml:space="preserve">Developmental changes in elemental and configural perception of odor mixtures in young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Letagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.471-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367281v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural perception of a binary olfactory mixture in honey bees, as in humans, rodents and newborn rabbits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
+                <w:t xml:space="preserve">Cortical processing of configurally perceived odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha M Vervoordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.227611⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1729, pp.146617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.146617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03007695v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Editorial: From Stimulus to Behavioral Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2019.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477946v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in elemental and configural perception of odor mixtures in young rabbits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Configural perception of a binary olfactory mixture in honey bees, as in humans, rodents and newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb227611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.227611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335139v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03007695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical processing of configurally perceived odor mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samantha M Vervoordt</w:t>
+                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véricel M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavilla F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.146617⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428904v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: From Stimulus to Behavioral Decision-Making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstract - Configural perception of odor mixtures: Functional early in life, convergent between species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2019.00274⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (7), pp.e74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620770v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Nasal mucus glutathione transferase activity and impact on olfactory perception and neonatal behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nasal mucus glutathione transferase activity and impact on olfactory perception and neonatal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44135-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623163v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: Nasal mucus glutathione transferase activity and impact on olfactory perception and neonatal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyer J.</w:t>
+                <w:t xml:space="preserve">Catherine Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véricel M.</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44135-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395744v1</w:t>
+                <w:t xml:space="preserve">hal-02623163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract - Configural perception of odor mixtures: Functional early in life, convergent between species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain anatomy of the 4‐day‐old European rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (5), pp.747-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395759v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal mucus glutathione transferase activity and impact on olfactory perception and neonatal behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Artur</w:t>
+                <w:t xml:space="preserve">Pour des lapereaux plus robustes au sevrage : des bases biologiques aux leviers d’action en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39495-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106638v1</w:t>
+                <w:t xml:space="preserve">hal-01933641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract - Cross-species configural perception of binary odor mixtures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key odorants or key associations? Insights into elemental and configural odour processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395728v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain anatomy of the 4‐day‐old European rabbit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstract - Cross-species configural perception of binary odor mixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (7), pp.e1173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106636v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des lapereaux plus robustes au sevrage : des bases biologiques aux leviers d’action en élevage ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-sensory modulation in a future top predator, the young Nile crocodile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (6), pp.170386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2283⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01933641v1</w:t>
+                <w:t xml:space="preserve">hal-02330072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key odorants or key associations? Insights into elemental and configural odour processing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.3429⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10080-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106630v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01599429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sensory modulation in a future top predator, the young Nile crocodile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+                <w:t xml:space="preserve">Odorant Metabolism Analysis by an Automated Ex Vivo Headspace Gas-Chromatography Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.170386⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.15 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjv055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330072v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary pheromone-induced odour learning influences sucking behaviour and milk intake in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10080-z⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01599429v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous brain processing of the mammary pheromone in rabbit neonates prior to milk intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (5), pp.2527 - 2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-015-1055-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399946v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain processing of a configural vs elemental odor mixture in the newborn rabbit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Spontaneous brain processing of the mammary pheromone in rabbit neonates prior to milk intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-015-1055-2⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 313, pp.191 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392635v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant Metabolism Analysis by an Automated Ex Vivo Headspace Gas-Chromatography Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configural processing of odor mixture: Does the learning of elements prevent the perception of configuration in the newborn rabbit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjv055⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398990v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary pheromone-induced odour learning influences sucking behaviour and milk intake in the newborn rabbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Experience shapes our odor perception but depends on the initial perceptual processing of the stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (5), pp.1794-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-015-0883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260999v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience shapes our odor perception but depends on the initial perceptual processing of the stimulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+                <w:t xml:space="preserve">Newborn rabbit perception of 6-odorant mixtures depends on configural processing and number of familiar elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-015-0883-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213155v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural processing of odor mixture: Does the learning of elements prevent the perception of configuration in the newborn rabbit?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When the nose must remain responsive: glutathione conjugation of the mammary pheromone in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.02.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.425 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bju013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213160v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of odor objects in everyday life: a review on the processing of odor mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00504⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280 (1789), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02634353v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal representation of odour objects: distinct memories of the whole and its parts</w:t>
+                <w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3319⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214144v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential memory persistence of odor mixture and components in newborn rabbits: competition between the whole and its parts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The perception of odor objects in everyday life: a review on the processing of odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia El Mountassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00211⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01214148v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the nose must remain responsive: glutathione conjugation of the mammary pheromone in the newborn rabbit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory preconditioning in newborn rabbits: from common to distinct odor memories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bju013⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.453-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.030965.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222435v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn rabbit perception of 6-odorant mixtures depends on configural processing and number of familiar elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Understanding the odor mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 346 (septembre), pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187038v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit neonates and human adults perceive a blending 6-component odor mixture in a comparable manner.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pheromone-induced odor learning modifies Fos expression in the newborn rabbit brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053534⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237C, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823179v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory preconditioning in newborn rabbits: from common to distinct odor memories.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabbit neonates and human adults perceive a blending 6-component odor mixture in a comparable manner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.030965.113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863647v1</w:t>
+                <w:t xml:space="preserve">hal-00823179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pheromone-induced odor learning modifies Fos expression in the newborn rabbit brain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Effects of manganese injected into rat nostrils: implications for in vivo functional study of olfaction using MEMRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.017⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.62-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00745962v1</w:t>
+                <w:t xml:space="preserve">hal-00723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the odor mixture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain processing of the mammary pheromone in newborn rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Casthano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (1), pp.179-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642761v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of manganese injected into rat nostrils: implications for in vivo functional study of olfaction using MEMRI.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoist Lehallier</w:t>
+                <w:t xml:space="preserve">Perceptual blending in odor mixtures depends on the nature of odorants and human olfactory expertise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.159-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723250v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain processing of the mammary pheromone in newborn rabbits.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.E63- E64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723359v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual blending in odor mixtures depends on the nature of odorants and human olfactory expertise.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+                <w:t xml:space="preserve">Experience influences elemental and configural perception of certain binary odour mixtures in newborn rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (24), pp.4171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.063610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723096v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence of first- and second-order memories in newborn rabbits.</w:t>
+                <w:t xml:space="preserve">Proportion of odorants impacts the configural versus elemental perception of a binary blending mixture in newborn rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hars</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.2145111⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.693-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824787v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Independence of first- and second-order memories in newborn rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.401-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.2145111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719364v1</w:t>
+                <w:t xml:space="preserve">hal-00824787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience influences elemental and configural perception of certain binary odour mixtures in newborn rabbits.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Attitudes toward everyday odors for children with visual impairments: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.063610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0145482X1010400109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788004v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of odorants impacts the configural versus elemental perception of a binary blending mixture in newborn rabbits.</w:t>
+                <w:t xml:space="preserve">A pheromone to behave, a pheromone to learn: the rabbit mammary pheromone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 196 (10), pp.779-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00359-010-0548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824795v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes toward everyday odors for children with visual impairments: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pheromone-induced olfactory memory in newborn rabbits: Involvement of consolidation and reconsolidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0145482X1010400109⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (8), pp.470 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.1434009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657602v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pheromone to behave, a pheromone to learn: the rabbit mammary pheromone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary olfactory signalisation in females and odor processing in neonates: ways evolved by rabbits and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00359-010-0548-y⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (2), In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761404v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pheromone-induced olfactory memory in newborn rabbits : Involvement of consolidation and reconsolidation processes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Hars</w:t>
+                <w:t xml:space="preserve">Elemental and configural processing of odour mixtures in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (16), pp.2525-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.032235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408798v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary olfactory signalisation in females and odor processing in neonates: ways evolved by rabbits and humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pheromone-induced olfactory memory in newborn rabbits : Involvement of consolidation and reconsolidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.470-473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00369305v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pheromone-induced olfactory memory in newborn rabbits: Involvement of consolidation and reconsolidation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual processing strategy and exposure influence the perception of odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etievant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.1434009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjm080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213340v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and configural processing of odour mixtures in the newborn rabbit</w:t>
+                <w:t xml:space="preserve">Comparison of rabbit pup responsiveness to the mammary pheromone in breeding and semi-wild conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christfried-A Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.53-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658754v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early development of filial preferences in the rabbit: implications of nursing- and pheromone-induced odour learning?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Human awareness and uses of odor cues in everyday life: results from a questionnaire study in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.417-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025408093661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304853v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of odor blending mixtures in the newborn rabbit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abdominal odours of young, low-ranking European rabbit mothers are less attractive to pups: an experiment with animals living under natural breeding conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Föhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00331734v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rabbit pup responsiveness to the mammary pheromone in breeding and semi-wild conditions.</w:t>
+                <w:t xml:space="preserve">Le lapereau en développement : données comportementales, alimentaires et sensorielles sur la période naissance-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Monclús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18, pp.53-59</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00263546v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual processing strategy and exposure influence the perception of odor mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Béno</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Etievant</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (2), pp.193-199. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 33, pp.193-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189293v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human awareness and uses of odor cues in everyday life: results from a questionnaire study in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+                <w:t xml:space="preserve">Early development of filial preferences in the rabbit: implications of nursing- and pheromone-induced odour learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76, pp.305-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00294471v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal odours of young, low-ranking European rabbit mothers are less attractive to pups: an experiment with animals living under natural breeding conditions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of odor blending mixtures in the newborn rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (1-2), pp.194-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2008.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331730v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual processing strategy and exposure influence the perception of odor mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reactivity of neonatal rabbits to the mammary pheromone as a probe for viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (7), pp.1026-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263552v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lapereau en développement : données comportementales, alimentaires et sensorielles sur la période naissance-sevrage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odour-guided social behaviour in newborn and young cats: an analytical survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (3), pp.231-237</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02664055v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour-guided social behaviour in newborn and young cats: an analytical survey.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergent changes in the maternal emission and pup reception of the rabbit mammary pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17, pp.187-199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0345-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250265v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reactivity of neonatal rabbits to the mammary pheromone as a probe for viability</w:t>
+                <w:t xml:space="preserve">A Pheromone That Rapidly Promotes Learning in the Newborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000389⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1956-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2006.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654487v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent changes in the maternal emission and pup reception of the rabbit mammary pheromone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Newborn rabbit responsiveness to the mammary pheromone is concentration-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (4), pp.341-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00102740v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pheromone That Rapidly Promotes Learning in the Newborn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2006.08.030⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 424 (3), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108227v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn rabbit responsiveness to the mammary pheromone is concentration-dependent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680045v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single key-odorant accounts for the pheromonal effect of rabbit milk : further test of the mammary pheromone's activity againt a wide sample of volatiles from milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.187-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677728v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
+                <w:t xml:space="preserve">A single key-odorant accounts for the pheromonal effect of rabbit milk : Further test of the mammary pheromone's activity against a wide sample of volatiles from milk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pp. 187-192;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103386v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single key-odorant accounts for the pheromonal effect of rabbit milk : further test of the mammary pheromone's activity againt a wide sample of volatiles from milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Transnatal olfactory continuity in the rabbit: behavioral evidence and short-term consequence of its disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.187-192</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (4), pp.372-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675385v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single key-odorant accounts for the pheromonal effect of rabbit milk : Further test of the mammary pheromone's activity against a wide sample of volatiles from milk.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Orientation response of newborn rabbits to odours of lacting females : relative effectiveness of surface and milk cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pp. 187-192;</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103391v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnatal olfactory continuity in the rabbit: behavioral evidence and short-term consequence of its disruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Immediate postnatal sucking in the rabbit: its influence on pup survival and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hudson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Coudert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40 (4), pp.372-390</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678233v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation response of newborn rabbits to odours of lacting females : relative effectiveness of surface and milk cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Attraction of newborn rabbits to abdominal odors of adult conspecifics differing in sex and physiological state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 61, pp.153-162</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36, pp.271-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679795v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate postnatal sucking in the rabbit: its influence on pup survival and growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mimicking natural nursing conditions promotes early pup survival in domestic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rideaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.19-32</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 106, pp.207-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692435v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction of newborn rabbits to abdominal odors of adult conspecifics differing in sex and physiological state</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immediate postnatal sucking in the rabbit: Its influence on pup survival and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (1), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685095v1</w:t>
+                <w:t xml:space="preserve">hal-00900385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking natural nursing conditions promotes early pup survival in domestic rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Perinatal odor disruption impairs neonatal milk intake in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...150 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 32, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration dependence of conditioned behavioral response to odorants in newborn rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex Vivo Multisite Electro-olfactogram Recordings in Rabbit Neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05398529v1</w:t>
+              <w:t xml:space="preserve">Olfactory Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2915, Springer US; Springer US, pp.139-152, 2025, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4466-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental and reinforced olfactory learning in the newborn rabbit: Differential involvement of endocannabinoid and noradrenergic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo multisite electro-olfactogram recordings in rabbit neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Marques Simoes de Souza and Gabriela Antunes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05398326v1</w:t>
+              <w:t xml:space="preserve">Olfactory Receptors: Methods and Protocols, Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Science+Business Media, LLC, part of Springer Nature, In press, Methods in Molecular Biology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between food odors in pinnipeds: do they show preferences?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05398186v1</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-7, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_2046-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Olfaction and Taste</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05398497v1</w:t>
+              <w:t xml:space="preserve">Flavour Science Proceedings of the 15th Weurman Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Boat Noise Impacts on the Early Life Stages of Cichlids (Maylandia zebra): Preliminary Findings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on the Effects of Noise on Aquatic Life</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04214489v1</w:t>
+              <w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1. ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p., 2015, Ouvertures psychologiques, 978-2-8041-9092-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical processing of configurally perceived odor mixtures.</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A variety of common odour cues and (at least) one pheromone shaping the behaviour of young rabbits: a brief survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.C. Alves, N. Ferrand, K. Hackländer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Lagomorph Biology: Evolution, Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030608v1</w:t>
+                <w:t xml:space="preserve">Springer Verlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-209, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in vertebrate 'biotransfolfaction</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common odours and pheromones in the organisation of rabbit female-offspring relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Coudert &amp; G Maertens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Recent Advances in Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912358v1</w:t>
+                <w:t xml:space="preserve">hal-00094927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odour cues and pheromones in the mediation of rabbit female-offspring relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Recent advances in rabbit sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785805v1</w:t>
+                <w:t xml:space="preserve">Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-odorant metabolic competitions: ex vivo inhibition of the mammary pheromone catabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Many common odour cues and (at least) one pheromone shaping the behaviour of young rabbits: A brief survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PC Alves &amp; N Ferrand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3867 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">Lagomorph Biology: Evolution, Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
-[...6154 lines deleted...]
-                <w:t xml:space="preserve">hal-02766316v1</w:t>
+                <w:t xml:space="preserve">Springer Verlag, Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multisite electro-olfactogram recordings in rabbit neonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration dependence of conditioned behavioral response to odorants in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfactory Receptors: Methods and Protocols, Methods in Molecular Biology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04733091v1</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bonita Springs, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination between food odors in pinnipeds: do they show preferences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanette Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02335173v1</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bonita Springs (Floride), United States. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjae039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour Science Proceedings of the 15th Weurman Research Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02791201v1</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Olfaction and Taste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement alimentaire</w:t>
+                <w:t xml:space="preserve">Incidental and reinforced olfactory learning in the newborn rabbit: Differential involvement of endocannabinoid and noradrenergic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01543470v1</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bonita Springs (Floride), United States. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjae039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variety of common odour cues and (at least) one pheromone shaping the behaviour of young rabbits: a brief survey</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lagomorph Biology: Evolution, Ecology and Conservation</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00160897v1</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting - Association for Chemoreception Sciences (AChemS XLV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, FL, United States. pp.bjad029.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many common odour cues and (at least) one pheromone shaping the behaviour of young rabbits: A brief survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Boat Noise Impacts on the Early Life Stages of Cichlids (Maylandia zebra): Preliminary Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo J Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel O Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...55 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lagomorph Biology: Evolution, Ecology and Conservation</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00094919v1</w:t>
+              <w:t xml:space="preserve">6th International Conference on the Effects of Noise on Aquatic Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_179-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common odours and pheromones in the organisation of rabbit female-offspring relationships</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical processing of configurally perceived odor mixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Rabbit Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00094927v1</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trieste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour cues and pheromones in the mediation of rabbit female-offspring relations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights in vertebrate 'biotransfolfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in rabbit sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France. pp.E-18-E19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of odour mixtures: The next challenge in flavour analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odorant-odorant metabolic competitions: ex vivo inhibition of the mammary pheromone catabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2016, Athènes, Greece. pp.E50-E51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in vertebrate &amp;lt;&amp;lt; biotransfolfaction &amp;gt;&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2016, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception néonatale et mémoire de mélanges : des touts détectés tôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47. colloque annuel de la société française pour l’étude du comportement animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The capacity of humans to perceive components in a configural senary mixture and its sub-mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of the newborn rabbit's olfactory bulb and piriform cortex by configural versus elemental odour mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2014, Dijon, France. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bju073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In silico study of correspondences between odors descriptions linked to common features of aromas compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Strasbourg summer school on chemoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the learning of elements prevent configural odor mixture perception in the newborn rabbit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. annual meeting - association for chemoreception sciences (Achems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bonita Springs, FL, United States. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Both the number and perceptual quality of odorants control configural processing of odor mixture in human adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. annual meeting - association for chemoreception sciences (AChemS XXXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, NA, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 5 - Perceptual interactions in complex odor mixtures: the blending effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Weurman flavour research symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemental or configural perception of an odour mixture induces differences in neural activation in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider N.Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfactory configural and elemental abilities in adults with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arshamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical chemosensation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dresden, Germany. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do rabbit newborns and human adults perceive the configuration in a 6-component blending odor mixture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. annual meeting - association for chemoreception sciences (AChemS XXXV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Huntington beach, California, United States. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjt036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapereaux de la naissance au sevrage : Quels outils pour des lapereaux plus robustes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the superior temporal sulcus involved in the reinforced configural processing of a binary odor mixture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Huntington beach, California, United States. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of neonatal memory of odor configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. annual meeting - association for chemoreception sciences (AChemS XXXV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Huntington beach, California, United States. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the superior temporal sulcus involved in the reinforced configural processing of a binary odor mixture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Huntington beach, California, United States. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélats cérébraux de la perception synthétique d'un mélange d'odorants chez le lapin nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France. 208 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir différemment la même chose : approche comparative de la perception synthétique des mélanges chez le lapereau et l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. 208 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pheromone-induced odour learning in newborn rabbits: action, development and adaptive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worshop "Time in learning: from time perception to critical periods"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configural perception of 6-odorant mixtures in newborn rabbits and human adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International symposium on olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of a blending odor mixture: an fMRI study in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je sens donc je suis : compétences olfactives du nouveau-né lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UMR CNRS 6552 Ethologie Animale et Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerveaux de lapereaux : circuits mis en jeu par un signal phéromonal et un odorant phéromone-appris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de recherche en neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to all after conditioning to parts of the whole: a case of configural perception in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges odorants : que Bugs Bunny perçoit-il de sa carotte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. congrès de la société française pour l'étude du comportement animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement alimentaire olfacto-guidé du nouveau-né : la lapine et le lapereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès P2T (Physiologie, Pharmacologie, Thérapeutique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of a blending odor mixture: an fMRI study in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie &amp; Médecine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerveaux de lapereaux : circuits mis en jeu par un signal phéromonal et un odorant phéromone-appris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de recherche en neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pheromonal odour learning and brain activation in the newborn rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filezac de L'Etang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pheromone and pheromone-induced odour learning in the rabbit under development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational Developmental Neuroscience Workshop, Foundation Les Treilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tourtour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je sens donc je suis : compétences olfactives du nouveau-né lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Ethologie animale et humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pheromone and pheromone-induced odour learning in the rabbit under development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational developmental neuroscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundation Les Treilles., Sep 2012, Tourtour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to all after conditioning to parts of the whole: a case of configural perception in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory preconditioning leads to separate odor memories in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint Pete Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre vite et percevoir beaucoup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. congrès de la société française pour l'étude du comportement animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation cérébrale phéromone-induite ou olfacto-apprise chez le lapin nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. réunion AROMAGRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de mélanges d'odorants, étude psychophysique et comportementale chez l'Homme et le mammifère nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens &amp; Co PhD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odour mixture processing: from birth to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing of odour mixture complexity in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odour mixture processing: from birth to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How newborns perceive complexity: the nose capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the animal behavior society &amp; international ethological conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, Indiana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression comportementale du jeune lapin : odeurs maternelles et compétences périnatales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'animation scientifique "Olfaction : de la perception à l'intégration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nouzilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an understanding of odor blending in odorant mixtures: a pharmacophore approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of complexity on the processing of odour mixture in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Floride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configural vs. elemental processing of complex odour mixtures in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-exposure to odour mixture modifies the perceptual quality of the components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Floride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions in response to odorant stimuli in small animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nez sous influence : une histoire animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. journée d'animation scientifique AromAgri. Les sens chimiques : des récepteurs au comportement alimentaire (sous l'égide de la société des Neurosciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet de l’expérience prénatale sur les comportements prédateurs et défensifs de la seiche juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie et UMR CNRS 5169 CRCA, Mar 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimilarity of blending mixture and components in an olfactory space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Chemosensation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fnins.2011.85.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'expérience sur la perception de mélanges odorants chez l'Homme adulte et le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42. Colloque annuel de la Société Française pour l'Étude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surdétermination de la cognition dans un système social contraint : le nouveau-né et les odeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Annuel du GIS "Cerveau, Comportement, Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Groupement d'Interêt Scientifique "cerveau- comportement- societé" (GIS CCS)., Jul 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glutathione conjugation of the rabbit mammary pheromone 2-methylbut-2-enal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO–2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newborn rabbits perceive odour mixtures elementally or configurally according to theri experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Villasimius, Sardegna, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual odor blending is influenced by chemical complexity of odorant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jarmuzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. Congress of the european chemoreception research organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjn083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of proportion on configural perception of odor mixtures in a newborn mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AcheMs 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of pre-exposure on the perception of odorant mixtures in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slight variations in components ratio affect odor pleasantness of a blending mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AcheMs 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manganese-ehanced fMRI in olfaction: optimisation of Mn dose with minimal deleterious effects upon odour induced behaviour in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un apprentissage olfactif hors nid sur le succès de tétée du lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA)., Nov 2009, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of social and feeding behaviour in young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Verone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of age and social rank on maternal odour attractiveness in the European rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Föhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfactory maternal effects: cues and signals promoting adaptive behaviour in infant mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Behavioral Neuroendocrinology 12 th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des mélanges odorants alimentaires. Exemple d'étude couplée chez l'Homme et le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité des Aliments et Sensorialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage appéritif et consolidation mnésique chez le lapin nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préférences sociales chez le lapin en période de sevrage: impact des apprentissages olfactifs néonatals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of odor mixtures in a newborn ammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sarasota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pre-exposure and cognitive task on the perception of odor blending mixtures in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM) and of the European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for odor blending in odorant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sarasota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle prédisposé d'induction de l'apprentissage chez le jeune mammifère: analyses éthologiques, neurophysiologiques et computationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Buonviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ACI Neurosciences Intégratives et Computationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réactivité des lapereaux à la phéromone mammaire : un indicateur de viabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-related changes in the processing of the Rabbit Mammary Pheromone: morphological transformation in the responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités chimiosensorielles des mélanges biologiques ou alimentaires: substances-clés, interactions physico-chimiques, traitements perceptifs et cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rabbit mammary pheromone has dissociable releasing and reinforcing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Meeting on Chemical Signals in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signaux olfactifs maternels : Importance adaptative pour le jeune mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Régionale de Leche League Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Menotey, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-related changes in the processing of the Rabbit Mammary Pheromone: comparison in domestic and wild pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko G. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christfried-A Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich von Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lait maternel: une source d'informations multiples pour le jeune mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Nationale de l'Association des Lactarium de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt d'identifier les odeurs qui contrôlent les comportements chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée éleveur de porcs. Séminaire pour la société Multigène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mammalian pheromone that carry both releasing and reinforcing functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Triennial Meeting on Chemical Signals in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rabbit Mammary Pheromone: Comparative activity in breeding and semi-wild conditions as a function of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christfried-A Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich von Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composés-clés de la flaveur dans des mélanges modèles complexes : perception et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'IFR 92 Qualité des Aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lapin: du comportement à la molécule, des résultats aux projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion Annuelle du Réseau Inra Aromagri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From 160 to 20 to 1 odorant: steps in a chemo-ethological strategy to identify a mammalian pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of measuring behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composés-clés de la flaveur dans des mélanges modèles complexes : Perception et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dijon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IV Symposium des German-Brain-Endocrine-Immune-Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christfried-A Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko G. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich von Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wild rabbit pup responsiveness to the pure rabbit mamary pheromone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bayreuth, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication odorante et phéromonale à finalité alimentaire entre la lapine et les lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbit pups can orient to the nest by smell from birth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garay-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achems 25th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication odorante et phéromonale à finalité alimentaire entre la lapine et les lapereaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes journées de la recherche cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeurs lactées, survie et croissance chez le lapereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethologie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Villetaneuse, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le controle de l'accès au nid chez la lapine : conséquences sur la mortalité des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées de la Recherche Cunicole en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00125189v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transition from prenatal to postnatal environment in the rabbit: Evidence for a transnatal continuity in olfactory cues and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinatal odor disruption impairs neonatal milk intake in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. International ethological conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethologie du lapin : données fondamentales et appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'Association Scientifique Française de Cuniculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ménétrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Thu-P1-027] Pheromone-induced odour learning and outstanding detection abilities in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical processing of configurally perceived odor mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth Annual Congress of the European Chemoreception Research Organization, 11-14 September, Trieste, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant metabolism in olfactory mucus: characterization and impact on olfactory perception</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-species configural perception of binary odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 43 (7), 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02735550v1</w:t>
+                <w:t xml:space="preserve">hal-02737489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species configural perception of binary odor mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odorant metabolism in olfactory mucus: characterization and impact on olfactory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemical Senses, 43 (7), 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737489v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the mammary pheromone catabolism by a second odorant present in the same mixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elemental abilities of newborn rabbits facing multicomponent odour mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.2, 2015, Proceedings of the 24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.1, 2015, Proceedings of the 24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743312v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental abilities of newborn rabbits facing multicomponent odour mixtures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of the mammary pheromone catabolism by a second odorant present in the same mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.1, 2015, Proceedings of the 24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.2, 2015, Proceedings of the 24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739824v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence in memory of configural odor mixture and components in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. annual meeting - association for chemoreception sciences (AChemS XXXVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bonita Springs, FL, United States. Oxford University Press, Chemical Senses, 1 p., 2014, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural activation induced by an odour mixture perceived elementally or configurally by the newborn rabbit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of blending mixtures at different ages - A pilot study in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. colloque de la société des neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 39 (1), 1 p., 2014, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808101v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of blending mixtures at different ages - A pilot study in humans</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural activation induced by an odour mixture perceived elementally or configurally by the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Y. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Senses, 39 (1), 1 p., 2014, Chemical Senses</w:t>
+              <w:t xml:space="preserve">11. colloque de la société des neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247849v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810995v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810362v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception analytique et synthétique des mélanges d’odorants : études combinées chez le lapereau nouveau-né et l’Homme adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Perceptual interactions in odour mixtures: The blending effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle du GDR d'éthologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 1 p., 2011</w:t>
+              <w:t xml:space="preserve">13. Weurman flavour research symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 742 p., 2011, Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807570v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual interactions in complex odour mixtures: The blending effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Perception analytique et synthétique des mélanges d’odorants : études combinées chez le lapereau nouveau-né et l’Homme adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Weurman flavour research symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 2011</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle du GDR d'éthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577476v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual interactions in odour mixtures: The blending effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Perceptual interactions in complex odour mixtures: The blending effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 742 p., 2011, Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594334v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of multicomponent odour mixtures leading to blending effect in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exposure to odour mixture modifies the perceptual quality of the components</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Activation cérébrale induite par la phéromone mammaire chez le lapin nouveau-né : analyse par immunocytochimie de la protéine Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Castanho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual meeting (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Florida, United States. , 1 p., 2010</w:t>
+              <w:t xml:space="preserve">42. colloque annuel de la Société Française pour l'Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820655v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of complexity on the processing of odour mixture in newborn rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual meeting (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Florida, United States. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation cérébrale induite par la phéromone mammaire chez le lapin nouveau-né : analyse par immunocytochimie de la protéine Fos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Charra Jourda</w:t>
+                <w:t xml:space="preserve">Dissimilarity of blending mixture in an olfactory space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. colloque annuel de la Société Française pour l'Étude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. , 1 p., 2010</w:t>
+              <w:t xml:space="preserve">Human chemosensation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Dresden, Germany. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709966v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity of blending mixture in an olfactory space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effets de l’expérience sur la perception de mélanges odorants chez l’Homme adulte et le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Béno</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human chemosensation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Dresden, Germany. 2010</w:t>
+              <w:t xml:space="preserve">42. Colloque annuel de la société française pour l'étude du comportement animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577098v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’expérience sur la perception de mélanges odorants chez l’Homme adulte et le lapereau nouveau-né</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions activations in response to odorant stimuli in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque annuel de la société française pour l'étude du comportement animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191227v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions activations in response to odorant stimuli in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lehallier</w:t>
+                <w:t xml:space="preserve">Fos mapping of brain activation induced by the mammary pheromone in the newborn rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Charra Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Castanho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7th Forum of European Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722912v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fos mapping of brain activation induced by the mammary pheromone in the newborn rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Charra Jourda</w:t>
+                <w:t xml:space="preserve">Configural vs. elemental processing of complex odour mixtures in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum of European Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands. , 2010</w:t>
+              <w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709209v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configural vs. elemental processing of complex odour mixtures in newborn rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Pre-exposure to odour mixture modifies the perceptual quality of the components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">32. Annual meeting (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Florida, United States. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817994v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pre-exposure on the perception of odorant mixtures in humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pheromone-induced odour learning on the sucking success of rabbit newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congress of european chemoreception research organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Villasimius-Cagliari, Italy. , 1 p., 2009</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, XXXI International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820411v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pheromone-induced odour learning on the sucking success of rabbit newborns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of pre-exposure on the perception of odorant mixtures in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bervialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, XXXI International Ethological Conference</w:t>
+              <w:t xml:space="preserve">19. Congress of european chemoreception research organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Villasimius-Cagliari, Italy. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752548v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual odor blending is influenced by chemical complexity of odorant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarmuzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO–2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between pheromone-elicited and odour-elicited behaviour in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International symposium on olfaction and taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25910,372 +25892,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethologie et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant metabolism in olfactory mucus: characterization and impact on olfactory perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur, le lapin et la phéromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt d'identifier des odeurs qui contrôlent les comportements chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26285,113 +26267,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Stimulus to Behavioral Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88963-463-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26401,151 +26383,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The best COVID-19 predictor is recent smell loss: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Gerkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Geraldine Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard C. Gerkin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paule V. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26555,157 +26537,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition pour l'alimentation des lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2821243 - 2002-08-30 (BOPI 2002-35). 2001, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26773,51 +26755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CBF1861"/>
+    <w:nsid w:val="EDD3F50F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27004,51 +26986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-coureaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6754-3884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076132234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9108-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2026.152179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Sullivan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564242v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13633" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367320v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crochu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Wilson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M Vervoordt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.146617" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00274" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44135-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39495-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Piccin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.07.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.10.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tiesset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.030965.113" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380F4QW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casthano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.09.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WRTZXH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.2145111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0145482X1010400109" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hars" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1434009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;del" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christfried-A Kurz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025408093661" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58D85103C05E8C0137659E2C79ADE93F694A9AE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331730v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monclus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke F&#246;hn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Moncl&#250;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250265v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mermet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0345-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22KSPLRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108227v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montigny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dewas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678233v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hudson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685095v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688741v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000117" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398529v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398326v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae039" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398186v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398497v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04214489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel O Vasconcelos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_179-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030608v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234394v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594690v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pflug" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arshamian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512063v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739857v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider N.Y." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Royer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt036" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594742v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594363v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183439v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746919v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746934v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123319v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hummel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767361v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805036v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746952v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767354v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filezac de L'Etang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782679v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767357v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805053v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164416v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748657v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191089v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000618v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183881v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543433v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2011.85.00008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719509v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00715084v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719405v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816519v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756804v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819467v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jacob" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421100v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421073v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421031v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287027v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304864v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330665v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149127v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160885v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160892v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160889v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754792v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094809v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko G. R&#246;del" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich von Holst" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094812v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094811v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094805v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094817v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094947v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094960v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095035v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137552v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068122v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103397v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garay-Villar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758580v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103392v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835774v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767475v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770179v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837407v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766316v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335173v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_2046-1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/ethologie-animale-9782804190927.html" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160897v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00160897" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094919v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00094919" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094927v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125189v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00125189" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030581v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735550v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737489v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743312v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739824v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594314v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808101v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sa&#239;di" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340723.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807570v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577476v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594334v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367902.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820655v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820657v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709966v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra Jourda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Castanho" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191227v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709209v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817994v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752548v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821496v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836547v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844959v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Menini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386821v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808696v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077584v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030697v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-463-7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831298v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-coureaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6754-3884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076132234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9108-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2026.152179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564242v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367320v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crochu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113408" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Letagneaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21929" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Wilson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fleming" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M Vervoordt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.146617" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.227611" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Wilson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39495-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44135-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12789" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170386" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Y. Schneider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1055-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Piccin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.07.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDRC92VZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.02.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bervialle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-0883-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107560" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tiesset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3319" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.030965.113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380F4QW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chambault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dosne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053534" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casthano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WRTZXH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr086" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq126" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063610" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hars" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.2145111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0145482X1010400109" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-010-0548-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF2MBXR9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1434009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369305v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doucet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moncomble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS2HD4HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032235" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hars" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;del" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christfried-A Kurz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025408093661" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58D85103C05E8C0137659E2C79ADE93F694A9AE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monclus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke F&#246;hn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Moncl&#250;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leberre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.05.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DWPHM7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000389" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250265v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mermet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102740v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0345-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22KSPLRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dewas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680045v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hudson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335173v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_2046-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-44" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543470v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/ethologie-animale-9782804190927.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00160897" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094927v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00125189" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00094919" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae039" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398326v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04214489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel O Vasconcelos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_179-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234394v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234395v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512063v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512050v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider N.Y." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Royer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594690v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pflug" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arshamian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt036" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594742v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572169v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264209v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594363v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746934v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Sinding" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hummel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767361v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805036v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122964v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571565v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746919v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746952v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782679v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767354v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filezac de L'Etang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767357v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164416v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805053v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745795v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183440v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577477v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761430v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191089v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000618v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183881v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747507v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719405v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816519v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184125v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318015v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2011.85.00008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719509v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00715084v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819467v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jacob" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421100v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756804v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarmuzek" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn083" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421040v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421073v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421031v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758538v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287027v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287032v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304864v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330665v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160892v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149127v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160889v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754792v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078831v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094802v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094811v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko G. R&#246;del" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich von Holst" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094812v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094960v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094815v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095035v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022989v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137552v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068122v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758580v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103397v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garay-Villar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103392v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770179v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767475v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837407v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766316v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030581v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737489v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735550v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739824v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743312v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594314v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340723.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sa&#239;di" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594334v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367902.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807570v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806063v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709966v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Charra Jourda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Castanho" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820657v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577098v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191227v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709209v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817994v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820655v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752548v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820411v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821496v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836547v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844959v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Menini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386821v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808696v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077584v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030697v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-463-7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831298v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>