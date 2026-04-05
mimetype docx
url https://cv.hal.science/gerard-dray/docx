--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -481,278 +481,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
+                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.article number 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471422v1</w:t>
+                <w:t xml:space="preserve">hal-05517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517283v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On AI-Inspired User Interface Design</w:t>
               </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of interbrain synchrony during teamwork: links with team composition and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1940,64 +1940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3085,1091 +3085,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
+                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Farrell</w:t>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Illario</w:t>
+                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Onorato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bedbrook</w:t>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496958v1</w:t>
+                <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">J Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
+                <w:t xml:space="preserve">M Illario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
+                <w:t xml:space="preserve">G. L. Onorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
+              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.238-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462027v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
+                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Midão</w:t>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440649v1</w:t>
+                <w:t xml:space="preserve">hal-02096423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Renard</w:t>
+                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096423v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Midão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Rothwell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976682v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Agache</w:t>
+                <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Aliberti</w:t>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Angles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Anna Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (12), pp.1640-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cea.13230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833325v1</w:t>
+                <w:t xml:space="preserve">hal-01940228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+                <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">I. Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Caimmi</w:t>
+                <w:t xml:space="preserve">M. R. Aliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bedbrook</w:t>
+                <w:t xml:space="preserve">R. Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (12), pp.1640-1653. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940228v1</w:t>
+                <w:t xml:space="preserve">hal-01833325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the MASK-rhinitis visual analogue scale on smartphone screens to assess allergic rhinitis control</w:t>
               </w:r>
@@ -4283,697 +4283,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farrell</w:t>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Crooks</w:t>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hellings</w:t>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Bel</w:t>
+                <w:t xml:space="preserve">Johanna Deron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.156-161.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821925v1</w:t>
+                <w:t xml:space="preserve">hal-02099375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bachert</w:t>
+                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leh van Dokkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodhan Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822793v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johanna Deron</w:t>
+                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
+                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172, pp.156-161.e3. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099375v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hurtier</w:t>
+                <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leh van Dokkum</w:t>
+                <w:t xml:space="preserve">G. Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+                <w:t xml:space="preserve">P. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aodhan Coffey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">E. H. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015616v1</w:t>
+                <w:t xml:space="preserve">hal-01821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310973v1</w:t>
+                <w:t xml:space="preserve">hal-01822793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Samolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (11), pp.1372-1392. </w:t>
@@ -5520,51 +5520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Near Infrared Spectroscopy-Based Estimation of Operator Attentional State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,437 +5631,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Mandrick</w:t>
+                <w:t xml:space="preserve">Kevin Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954054v1</w:t>
+                <w:t xml:space="preserve">hal-04167811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Derosiere</w:t>
+                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas E Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246840v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04167811v1</w:t>
+                <w:t xml:space="preserve">hal-03246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation automatique de critères pour l'opinion mining</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6399,106 +6399,106 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
+                <w:t xml:space="preserve">hal-00353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6545,82 +6545,82 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353918v1</w:t>
+                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation des Modèles de Représentation aux Méthodes de Catégorisation</w:t>
               </w:r>
@@ -7005,103 +7005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
@@ -7374,265 +7374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiwa Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlia Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663655v1</w:t>
+                <w:t xml:space="preserve">hal-04660824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlia Duhart</w:t>
+                <w:t xml:space="preserve">Getting Inspiration for Feature Elicitation: App Store- vs. LLM-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sacramento, United States. pp.857-869, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3691620.3695591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660824v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
               </w:r>
@@ -7742,161 +7772,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting Inspiration for Feature Elicitation: App Store- vs. LLM-based Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sacramento, United States. pp.857-869, </w:t>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3691620.3695591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769924v1</w:t>
+                <w:t xml:space="preserve">hal-04663655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
               </w:r>
@@ -7984,286 +7984,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Zero-shot Bilingual App Reviews Mining with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e congrès national de la SOFMER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2023 - IEEE 35th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta, United States. pp.898-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046552v1</w:t>
+                <w:t xml:space="preserve">hal-04371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot Bilingual App Reviews Mining with Large Language Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Faity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2023 - IEEE 35th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38e congrès national de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371019v1</w:t>
+                <w:t xml:space="preserve">hal-05046552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
@@ -8413,51 +8413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantina Kalluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnisa Sokoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8636,256 +8636,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Raw SensFloor Signal to Walking Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806466v1</w:t>
+                <w:t xml:space="preserve">hal-03858185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw SensFloor Signal to Walking Trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858185v1</w:t>
+                <w:t xml:space="preserve">hal-03806466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
               </w:r>
@@ -9001,64 +9001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Human Natural Walking Patterns at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,787 +9103,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
+                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752660v1</w:t>
+                <w:t xml:space="preserve">hal-03713514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
+                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713514v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Maheu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Valeriya Barysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531261v2</w:t>
+                <w:t xml:space="preserve">hal-03778601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Barysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778601v1</w:t>
+                <w:t xml:space="preserve">hal-03443284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">Behavioural and cortical responses to visuo-spatial working memory task using fNIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méyi Duleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NEC 2021 - The 3rd Neuroergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443284v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and cortical responses to visuo-spatial working memory task using fNIRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaic Borot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEC 2021 - The 3rd Neuroergonomics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356239v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
               </w:r>
@@ -10072,51 +10072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining electrophysiological metrics in assessing changes in working memory load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,51 +10180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,51 +10427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10544,51 +10544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,278 +10750,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
+                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
               </w:r>
@@ -11256,705 +11256,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
+                <w:t xml:space="preserve">Défi DEFT'08 : Classification de textes en genres et en thème : Votons utile !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier DEFT'08: DÉfi Fouille de Textes @ TALN'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon, France. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353944v1</w:t>
+                <w:t xml:space="preserve">lirmm-00321405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi DEFT'08 : Classification de textes en genres et en thème : Votons utile !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT'08: DÉfi Fouille de Textes @ TALN'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Avignon, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00321405v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Harb</w:t>
+                <w:t xml:space="preserve">Un système de vote pour la classification de textes d'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00321401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de vote pour la classification de textes d'opinion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.583-588</w:t>
+              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00321401v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7</w:t>
+              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Brissaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. pp.413-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822305v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi DEFT07 : Comparaison d'approches pour la classification de textes d'opinion</w:t>
               </w:r>
@@ -12173,51 +12173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12279,286 +12279,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
+                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354026v1</w:t>
+                <w:t xml:space="preserve">hal-00353914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353914v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12931,252 +12931,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
+                <w:t xml:space="preserve">Methods to measure and to enhance the testability of behavioraldescriptions of digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norbert Giambiasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Boumedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Asian Symposium, 1992. (ATS '92)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Hiroshima, Japan. pp.118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.1992.224448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177975v1</w:t>
+                <w:t xml:space="preserve">hal-00178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to measure and to enhance the testability of behavioraldescriptions of digital circuits</w:t>
+                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Giambiasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Boumedine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Giambiasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Asian Symposium, 1992. (ATS '92)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Anaheim, United States. pp. 267 - 272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATS.1992.224448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00178664v1</w:t>
+                <w:t xml:space="preserve">hal-00177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13194,103 +13194,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a disruption on teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France. , 2025</w:t>
@@ -13319,103 +13319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2024 - VIII Biennial Meeting of the Society for functional near-infrared spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Virtual, United Kingdom. , 2024</w:t>
@@ -13569,64 +13569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human's natural locomotor behaviors at home from a sensitive floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13677,51 +13677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-brain synchronization during a cooperative task with complementary roles following an unexpected perturbation: a fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13923,90 +13923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visuo-spatial working memory load on auditory attention: behavioural and cortical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14074,77 +14074,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Dharap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Laboratory Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Honolulu, Hawai, United States. Abstract Proceedings of the 2017 Annual Meeting of the International Society for Laboratory Hematology, 4–6 May 2017, Honolulu, Hawaii, 2017</w:t>
@@ -14343,64 +14343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de découverte de connaissances à partir de données au service du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démontrer l'efficacité des interventions non médicamenteuses : Question de point de vue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp 213-224, 2013, Collection " Psychologie, Santé et Société "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14451,491 +14451,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
+                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mandrick</w:t>
+                <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derosière</w:t>
+                <w:t xml:space="preserve">M. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Coulon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822314v1</w:t>
+                <w:t xml:space="preserve">hal-00822316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
+                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derosière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822316v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
+                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ward</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micallef J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822317v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
+                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mandrick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micallef J.-P.</w:t>
+                <w:t xml:space="preserve">Micaleff Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822312v1</w:t>
+                <w:t xml:space="preserve">hal-00822314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15118,51 +15118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7CF4D8"/>
+    <w:nsid w:val="C1F93A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15349,51 +15349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>