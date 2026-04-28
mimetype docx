--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -481,278 +481,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
+                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517283v1</w:t>
+                <w:t xml:space="preserve">hal-05471422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.article number 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471422v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On AI-Inspired User Interface Design</w:t>
               </w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of interbrain synchrony during teamwork: links with team composition and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1264,161 +1264,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of ambient scent on olfactory comfort and attitude toward its use in a tramway: an on-board study</w:t>
+                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Collin</w:t>
+                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dupuy</w:t>
+                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+                <w:t xml:space="preserve">Eva Noka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Barbara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.81-97. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12469-023-00347-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512548v1</w:t>
+                <w:t xml:space="preserve">hal-04693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
               </w:r>
@@ -1532,161 +1532,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
+                <w:t xml:space="preserve">The effects of ambient scent on olfactory comfort and attitude toward its use in a tramway: an on-board study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
+                <w:t xml:space="preserve">Arthur Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Noka</w:t>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12469-023-00347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693214v1</w:t>
+                <w:t xml:space="preserve">hal-04512548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUing: A Mobile GUI Search Engine using a Vision-Language Model</w:t>
               </w:r>
@@ -1940,64 +1940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3085,823 +3085,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
+                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
+                <w:t xml:space="preserve">J Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
+                <w:t xml:space="preserve">M Illario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">G. L. Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
+              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.238-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462027v1</w:t>
+                <w:t xml:space="preserve">hal-02496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Farrell</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Illario</w:t>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Onorato</w:t>
+                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bedbrook</w:t>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.238-258. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496958v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
+                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Luis Midão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096423v1</w:t>
+                <w:t xml:space="preserve">hal-02440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099400v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
+                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makii Muthalib</w:t>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
+              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.698-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976682v1</w:t>
+                <w:t xml:space="preserve">hal-02096423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Midão</w:t>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440649v1</w:t>
+                <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Aliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
@@ -4283,697 +4283,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
+                <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Peyric</w:t>
+                <w:t xml:space="preserve">G. Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Drutel</w:t>
+                <w:t xml:space="preserve">P. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Deron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
+                <w:t xml:space="preserve">E. H. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099375v1</w:t>
+                <w:t xml:space="preserve">hal-01821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015616v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Deron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.156-161.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310973v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farrell</w:t>
+                <w:t xml:space="preserve">Juliette Hurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Crooks</w:t>
+                <w:t xml:space="preserve">Leh van Dokkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hellings</w:t>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Bel</w:t>
+                <w:t xml:space="preserve">Aodhan Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821925v1</w:t>
+                <w:t xml:space="preserve">hal-02015616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Agache</w:t>
+                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bedbrook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bachert</w:t>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.47. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822793v1</w:t>
+                <w:t xml:space="preserve">hal-01310973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
               </w:r>
@@ -5087,307 +5087,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">T. Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
+                <w:t xml:space="preserve">P Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">P. Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+              <w:t xml:space="preserve">, 2015, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-02565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bourret</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Camuzat</w:t>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Augé</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Domy</w:t>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02565513v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACVIA-ARIA Sentinel NetworK for allergic rhinitis (MASK-rhinitis): the new generation guideline implementation</w:t>
               </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Samolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (11), pp.1372-1392. </w:t>
@@ -5520,51 +5520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Near Infrared Spectroscopy-Based Estimation of Operator Attentional State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,437 +5631,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mandrick</w:t>
+                <w:t xml:space="preserve">Kévin Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Derosiere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomas E Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167811v1</w:t>
+                <w:t xml:space="preserve">hal-02954054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Derosière</w:t>
+                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Mandrick</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954054v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation automatique de critères pour l'opinion mining</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6399,106 +6399,106 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353918v1</w:t>
+                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6545,82 +6545,82 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
+                <w:t xml:space="preserve">hal-00353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation des Modèles de Représentation aux Méthodes de Catégorisation</w:t>
               </w:r>
@@ -7005,103 +7005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
@@ -7374,529 +7374,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660824v1</w:t>
+                <w:t xml:space="preserve">hal-04663655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting Inspiration for Feature Elicitation: App Store- vs. LLM-based Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiwa Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlia Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sacramento, United States. pp.857-869, </w:t>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3691620.3695591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769924v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+                <w:t xml:space="preserve">Getting Inspiration for Feature Elicitation: App Store- vs. LLM-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sacramento, United States. pp.857-869, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3691620.3695591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660833v1</w:t>
+                <w:t xml:space="preserve">hal-04769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663655v1</w:t>
+                <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
               </w:r>
@@ -8374,90 +8374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global synchronization measure applied to brain signals data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhilda Dhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantina Kalluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnisa Sokoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8642,64 +8642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Raw SensFloor Signal to Walking Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,64 +8750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,64 +9001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Human Natural Walking Patterns at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,765 +9358,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriya Barysheva</w:t>
+                <w:t xml:space="preserve">Yann Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778601v1</w:t>
+                <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Barysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443284v1</w:t>
+                <w:t xml:space="preserve">hal-03778601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and cortical responses to visuo-spatial working memory task using fNIRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriya Barysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaic Borot</w:t>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méyi Duleme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEC 2021 - The 3rd Neuroergonomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356239v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and cortical responses to visuo-spatial working memory task using fNIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méyi Duleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEC 2021 - The 3rd Neuroergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531261v2</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kissous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesma Houmani</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare 4.0: Nouvelles avancées en ingénierie pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines-Télécom, Oct 2019, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-GPL (Groupement de Recherche Génie de la Programmation et du Logiciel - INS2I CNRS), Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511084v1</w:t>
+                <w:t xml:space="preserve">hal-02162094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kissous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR-GPL (Groupement de Recherche Génie de la Programmation et du Logiciel - INS2I CNRS), Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Healthcare 4.0: Nouvelles avancées en ingénierie pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-Télécom, Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162094v1</w:t>
+                <w:t xml:space="preserve">hal-02511084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining electrophysiological metrics in assessing changes in working memory load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,51 +10180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,51 +10427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10544,51 +10544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,278 +10750,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
+                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
               </w:r>
@@ -11256,263 +11256,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi DEFT'08 : Classification de textes en genres et en thème : Votons utile !</w:t>
+                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT'08: DÉfi Fouille de Textes @ TALN'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. pp.413-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00321405v1</w:t>
+                <w:t xml:space="preserve">hal-00353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Harb</w:t>
+                <w:t xml:space="preserve">Défi DEFT'08 : Classification de textes en genres et en thème : Votons utile !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
+              <w:t xml:space="preserve">Atelier DEFT'08: DÉfi Fouille de Textes @ TALN'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00321405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de vote pour la classification de textes d'opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11541,420 +11533,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00321401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
+                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7</w:t>
+              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
+              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822305v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353944v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi DEFT07 : Comparaison d'approches pour la classification de textes d'opinion</w:t>
               </w:r>
@@ -12029,277 +12029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00168954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00168955v1</w:t>
+                <w:t xml:space="preserve">hal-00822307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822307v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00168955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
               </w:r>
@@ -12514,51 +12514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12931,252 +12931,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to measure and to enhance the testability of behavioraldescriptions of digital circuits</w:t>
+                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Giambiasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Boumedine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Giambiasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Asian Symposium, 1992. (ATS '92)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Anaheim, United States. pp. 267 - 272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178664v1</w:t>
+                <w:t xml:space="preserve">hal-00177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
+                <w:t xml:space="preserve">Methods to measure and to enhance the testability of behavioraldescriptions of digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norbert Giambiasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Boumedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Asian Symposium, 1992. (ATS '92)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Hiroshima, Japan. pp.118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.1992.224448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177975v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13194,103 +13194,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a disruption on teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France. , 2025</w:t>
@@ -13319,103 +13319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2024 - VIII Biennial Meeting of the Society for functional near-infrared spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Virtual, United Kingdom. , 2024</w:t>
@@ -13569,64 +13569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human's natural locomotor behaviors at home from a sensitive floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13677,51 +13677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-brain synchronization during a cooperative task with complementary roles following an unexpected perturbation: a fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13923,90 +13923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visuo-spatial working memory load on auditory attention: behavioural and cortical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14074,77 +14074,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Dharap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Laboratory Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Honolulu, Hawai, United States. Abstract Proceedings of the 2017 Annual Meeting of the International Society for Laboratory Hematology, 4–6 May 2017, Honolulu, Hawaii, 2017</w:t>
@@ -14343,64 +14343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de découverte de connaissances à partir de données au service du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démontrer l'efficacité des interventions non médicamenteuses : Question de point de vue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp 213-224, 2013, Collection " Psychologie, Santé et Société "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14451,491 +14451,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
+                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ward</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaleff Jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822316v1</w:t>
+                <w:t xml:space="preserve">hal-00822314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
+                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822317v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
+                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mandrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Derosière</w:t>
+                <w:t xml:space="preserve">M. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Coulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micallef J.-P.</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00822312v1</w:t>
+                <w:t xml:space="preserve">hal-00822317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
+                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaleff Jp</w:t>
+                <w:t xml:space="preserve">Micallef J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822314v1</w:t>
+                <w:t xml:space="preserve">hal-00822312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15118,51 +15118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F93A7B"/>
+    <w:nsid w:val="CD542633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15349,51 +15349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>