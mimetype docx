--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -481,278 +481,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
+                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.article number 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471422v1</w:t>
+                <w:t xml:space="preserve">hal-05517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating interbrain synchrony under teamwork disruption: an fNIRS hyperscanning study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How our homes shape the way we move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22, pp.article number 12. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517283v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On AI-Inspired User Interface Design</w:t>
               </w:r>
@@ -862,364 +862,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t>
+                <w:t xml:space="preserve">Motivation toward physical activity and nutrition in older cancer patients: the MONAGE protocol using ecological momentary assessment and accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwen Diouron</w:t>
+                <w:t xml:space="preserve">Mathis Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Blandine Gallet-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Escudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Lobna Harguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-025-06130-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048831v1</w:t>
+                <w:t xml:space="preserve">hal-05167095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation toward physical activity and nutrition in older cancer patients: the MONAGE protocol using ecological momentary assessment and accelerometers</w:t>
+                <w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Brusseau</w:t>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Gallet-Suchet</w:t>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lobna Harguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.431. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-025-06130-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167095v1</w:t>
+                <w:t xml:space="preserve">hal-05048831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of interbrain synchrony during teamwork: links with team composition and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1264,161 +1264,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
+                <w:t xml:space="preserve">The effects of ambient scent on olfactory comfort and attitude toward its use in a tramway: an on-board study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
+                <w:t xml:space="preserve">Arthur Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Noka</w:t>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12469-023-00347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693214v1</w:t>
+                <w:t xml:space="preserve">hal-04512548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
               </w:r>
@@ -1532,161 +1532,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of ambient scent on olfactory comfort and attitude toward its use in a tramway: an on-board study</w:t>
+                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Collin</w:t>
+                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dupuy</w:t>
+                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+                <w:t xml:space="preserve">Eva Noka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Barbara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.81-97. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12469-023-00347-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512548v1</w:t>
+                <w:t xml:space="preserve">hal-04693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUing: A Mobile GUI Search Engine using a Vision-Language Model</w:t>
               </w:r>
@@ -1940,64 +1940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,498 +2549,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Oxygenation Responses to Aerobatic Flight</w:t>
+                <w:t xml:space="preserve">ARIA digital anamorphosis: Digital transformation of health and care in airway diseases from research to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Fresnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jean</w:t>
+                <w:t xml:space="preserve">Josep M Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Belda</w:t>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tari Haahtela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Zuberbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5896.2021⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.168-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381833v1</w:t>
+                <w:t xml:space="preserve">hal-02862364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Cerebral Oxygenation Responses to Aerobatic Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (10), pp.838-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5896.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03410534v1</w:t>
+                <w:t xml:space="preserve">hal-03381833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIA digital anamorphosis: Digital transformation of health and care in airway diseases from research to practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tari Haahtela</w:t>
+                <w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Zuberbier</w:t>
+                <w:t xml:space="preserve">Denis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.168-190. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862364v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabbage and fermented vegetables: From death rate heterogeneity in countries to candidates for mitigation strategies of severe COVID‐19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tari Haahtela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3085,823 +3085,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
+                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Farrell</w:t>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Illario</w:t>
+                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Onorato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bedbrook</w:t>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496958v1</w:t>
+                <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning the Good Practice MASK With the Objectives of the European Innovation Partnership on Active and Healthy Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">J Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
+                <w:t xml:space="preserve">M Illario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
+                <w:t xml:space="preserve">G. L. Onorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
+              <w:t xml:space="preserve">Allergy, Asthma &amp; Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.238-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4168/aair.2020.12.2.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462027v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
+                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Midão</w:t>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440649v1</w:t>
+                <w:t xml:space="preserve">hal-02096423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Rothwell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976682v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Knowledge Emerges from Artificial Intelligence Algorithm and Data Visualization for Diabetes Management</w:t>
+                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">John Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (4), pp.698-707. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1932296819847739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096423v1</w:t>
+                <w:t xml:space="preserve">hal-01976682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+                <w:t xml:space="preserve">Luis Midão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Agache</w:t>
+                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099400v1</w:t>
+                <w:t xml:space="preserve">hal-02440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Aliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
@@ -4283,697 +4283,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farrell</w:t>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Crooks</w:t>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hellings</w:t>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Bel</w:t>
+                <w:t xml:space="preserve">Johanna Deron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.156-161.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821925v1</w:t>
+                <w:t xml:space="preserve">hal-02099375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bachert</w:t>
+                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leh van Dokkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodhan Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822793v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Outcome at 7 Years of Age after Neonatal Arterial Ischemic Stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johanna Deron</w:t>
+                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
+                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172, pp.156-161.e3. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.01.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099375v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up strategies of the chronic respiratory disease programme of the European Innovation Partnership on Active and Healthy Ageing (Action Plan B3: Area 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hurtier</w:t>
+                <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leh van Dokkum</w:t>
+                <w:t xml:space="preserve">G. Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+                <w:t xml:space="preserve">P. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aodhan Coffey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">E. H. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015616v1</w:t>
+                <w:t xml:space="preserve">hal-01821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACVIA Clinical Decision Algorithm in Allergic Rhinitis in adolescents and adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310973v1</w:t>
+                <w:t xml:space="preserve">hal-01822793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
               </w:r>
@@ -5087,337 +5087,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourret</w:t>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Camuzat</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Augé</w:t>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Domy</w:t>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, </w:t>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565513v1</w:t>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">T. Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">P Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">P. Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACVIA-ARIA Sentinel NetworK for allergic rhinitis (MASK-rhinitis): the new generation guideline implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Samolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (11), pp.1372-1392. </w:t>
@@ -5520,51 +5520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Near Infrared Spectroscopy-Based Estimation of Operator Attentional State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,437 +5631,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Mandrick</w:t>
+                <w:t xml:space="preserve">Kevin Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954054v1</w:t>
+                <w:t xml:space="preserve">hal-04167811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Derosiere</w:t>
+                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas E Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246840v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04167811v1</w:t>
+                <w:t xml:space="preserve">hal-03246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation automatique de critères pour l'opinion mining</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6399,106 +6399,106 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
+                <w:t xml:space="preserve">hal-00353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
@@ -6545,82 +6545,82 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353918v1</w:t>
+                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation des Modèles de Représentation aux Méthodes de Catégorisation</w:t>
               </w:r>
@@ -6965,690 +6965,720 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring multimodal neurophysiological synchrony and behaviour in choir performance: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326384v1</w:t>
+                <w:t xml:space="preserve">hal-05624791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Escudier</w:t>
+                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446063v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwen Diouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Escudier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326346v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663655v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwen Diouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massiwa Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlia Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Inspiration for Feature Elicitation: App Store- vs. LLM-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7697,92 +7727,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE '24: 39th IEEE/ACM International Conference on Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sacramento, United States. pp.857-869, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3691620.3695591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Ajra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7827,334 +7857,304 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryeme Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202558v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot Bilingual App Reviews Mining with Large Language Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2023 - IEEE 35th International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371019v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8213,933 +8213,959 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Zero-shot Bilingual App Reviews Mining with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2023 - IEEE 35th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta, United States. pp.898-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046535v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global synchronization measure applied to brain signals data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eglantina Kalluci</w:t>
+                <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Faity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnisa Sokoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53503-1_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04443092v1</w:t>
+                <w:t xml:space="preserve">hal-05046535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting GUI Prototyping with Diffusion Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Global synchronization measure applied to brain signals data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantina Kalluci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnisa Sokoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RE@Next! - 31st IEEE International Requirements Engineering 2023 conference (Re'23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RE57278.2023.00035⟩</w:t>
+              <w:t xml:space="preserve">Complex Networks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hocine Cherifi, Nov 2023, Menton Riviera, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53503-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143178v1</w:t>
+                <w:t xml:space="preserve">hal-04443092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw SensFloor Signal to Walking Trajectories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting GUI Prototyping with Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RE@Next! - 31st IEEE International Requirements Engineering 2023 conference (Re'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hannover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RE57278.2023.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858185v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Raw SensFloor Signal to Walking Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806466v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Binbin Xu</w:t>
+                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raducanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711249v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Human Natural Walking Patterns at Home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.52-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858175v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9198,73 +9224,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9309,249 +9335,227 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering Human Natural Walking Patterns at Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03531261v2</w:t>
+                <w:t xml:space="preserve">hal-03858175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Barysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9619,64 +9623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Barysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,64 +9774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9863,1051 +9867,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kissous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Yann Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162094v1</w:t>
+                <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare 4.0: Nouvelles avancées en ingénierie pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-Télécom, Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining electrophysiological metrics in assessing changes in working memory load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kissous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-GPL (Groupement de Recherche Génie de la Programmation et du Logiciel - INS2I CNRS), Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099411v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+                <w:t xml:space="preserve">Combining electrophysiological metrics in assessing changes in working memory load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méyi Duleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099369v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933848v1</w:t>
+                <w:t xml:space="preserve">hal-02099369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933886v1</w:t>
+                <w:t xml:space="preserve">hal-01933848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.100⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933884v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Based Machine Learning for Semantic Multiclass Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Plantié</w:t>
+                <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTH : Terminologie &amp; Ontologie : Théories et Applications 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838262v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Ontology Based Machine Learning for Semantic Multiclass Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
+              <w:t xml:space="preserve">TOTH : Terminologie &amp; Ontologie : Théories et Applications 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chambéry, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10952,464 +10965,468 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SS-IDS: Statistical Signature Based IDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIW: International Conference on Internet and Web Applications and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00365067v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">SS-IDS: Statistical Signature Based IDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIW: International Conference on Internet and Web Applications and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353944v1</w:t>
+                <w:t xml:space="preserve">lirmm-00365067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi DEFT'08 : Classification de textes en genres et en thème : Votons utile !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11438,293 +11455,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEFT'08: DÉfi Fouille de Textes @ TALN'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avignon, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00321405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de vote pour la classification de textes d'opinion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.583-588</w:t>
+              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00321401v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Harb</w:t>
+                <w:t xml:space="preserve">Un système de vote pour la classification de textes d'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00277785v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00321401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11783,441 +11800,433 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brissaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi DEFT07 : Comparaison d'approches pour la classification de textes d'opinion</w:t>
+                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT'07 : DEfi Fouille de Textes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. pp.413-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00168954v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défi DEFT07 : Comparaison d'approches pour la classification de textes d'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
+              <w:t xml:space="preserve">Atelier DEFT'07 : DEfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822307v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00168954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,1232 +12258,1357 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00168955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353914v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
+                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354026v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
+                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2005, Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.649</w:t>
+              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353790v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Concept-Based and Statistical Representations for Textual Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'04: 10th Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perugia (Italy), pp.91-98</w:t>
+              <w:t xml:space="preserve">EGC 2005, Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108882v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la Recherche des Motifs Séquentiels Flous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Comparing Concept-Based and Statistical Representations for Textual Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.131-138</w:t>
+              <w:t xml:space="preserve">IPMU'04: 10th Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perugia (Italy), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108890v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs de vecteurs verticaux appliqués à la fiabilité de la prévision de la pollution atmosphérique par classifieur neuronal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la Recherche des Motifs Séquentiels Flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque "STIC et ENVIRONNEMENT" Automatique, traitement de l'information, systèmes logiciels et matériels appliqués aux domaines Air, Eau et Déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00721298v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+                <w:t xml:space="preserve">Champs de vecteurs verticaux appliqués à la fiabilité de la prévision de la pollution atmosphérique par classifieur neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boumedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Anaheim, United States. pp. 267 - 272</w:t>
+              <w:t xml:space="preserve">3ème colloque "STIC et ENVIRONNEMENT" Automatique, traitement de l'information, systèmes logiciels et matériels appliqués aux domaines Air, Eau et Déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177975v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00721298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to measure and to enhance the testability of behavioraldescriptions of digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Giambiasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Asian Symposium, 1992. (ATS '92)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Hiroshima, Japan. pp.118-123, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.1992.224448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology to reduce the computational cost of behavioral test pattern generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATS.1992.224448⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Giambiasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual ACM IEEE Design Automation Conference 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Anaheim, United States. pp. 267 - 272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178664v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a disruption on teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork: an fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2024 - VIII Biennial Meeting of the Society for functional near-infrared spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Virtual, United Kingdom. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain hemodynamic and electrical activity during functional upper limb movements in chronic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13496,137 +13630,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human's natural locomotor behaviors at home from a sensitive floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13641,569 +13775,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCoP 2022 - 22nd conference European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-brain synchronization during a cooperative task with complementary roles following an unexpected perturbation: a fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Neuroergonomics and NYC Neuromodulation Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, New York, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under acute normobaric hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. , ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visuo-spatial working memory load on auditory attention: behavioural and cortical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2020 - The 1st International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Horiba medical pentra 80XL/XLR and microsemicrp malaria flag performance derived from algorithmic data-mining techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Dharap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Laboratory Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Honolulu, Hawai, United States. Abstract Proceedings of the 2017 Annual Meeting of the International Society for Laboratory Hematology, 4–6 May 2017, Honolulu, Hawaii, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour l'extraction non supervisée de critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14262,51 +14396,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.325-326, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14316,124 +14450,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de découverte de connaissances à partir de données au service du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démontrer l'efficacité des interventions non médicamenteuses : Question de point de vue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp 213-224, 2013, Collection " Psychologie, Santé et Société "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14443,196 +14577,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
+                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaleff Jp</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00822314v1</w:t>
+                <w:t xml:space="preserve">hal-00822316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
+                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14653,337 +14783,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822316v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
+                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micallef J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822317v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
+                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micallef J.-P.</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaleff Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822312v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning for ICD Classification with Lightweight Models and Pretrained Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14992,65 +15126,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15118,51 +15252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD542633"/>
+    <w:nsid w:val="8F6FD551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15349,51 +15483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-dray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-5682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182125335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dray@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gallet-Suchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Harguem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06130-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Barbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00347-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02496958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Farrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illario" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Onorato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4168/aair.2020.12.2.238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1932296819847739" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.01.069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crooks" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Bel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0116-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schunemann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samolinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12686" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Peterson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hunt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00022-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4WZQ3FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802873" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858185v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03858175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321405v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321401v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168954v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boumedine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224448" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177975v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778599v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Dharap" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267564v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>