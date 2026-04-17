--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard-François Dumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications principales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations récentes à des livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décorations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1988 - Professeur à l'Université de Paris IV-Sorbonne, Institut de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de l’association reconnue d’utilité publique Population & Avenir et de sa revue éponyme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du Conseil scientifique de la Société de Stratégie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de l’Association Alfred Sauvy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-Président de l’Académie de géopolitique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Administrateur de la Société de Géographie (association reconnue d’utilité publique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expert auprès du Comité économique et social européen (CESE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expert auprès du Conseil de l’Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la Délégation interministérielle à l’aménagement et à la compétitivité des territoires DIACT (ex-DATAR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil national de l’information statistique (CNIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission nationale d’évaluation du recensement de la population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil du Comité national français de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité des experts de l’Observatoire des retraites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil stratégique et prospectif de l’Institut d’étude des relations internationales,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre correspondant de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la République d’Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité d’orientation de la Cité nationale d’histoire de l’immigration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil de la Chancellerie de l’Ordre national du Mérite (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission sur le cadre constitutionnel de la nouvelle politique d’immigration (Commission Mazeaud) – 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de séminaire au Collège interarmées de défense - 2004-2007 - (CID)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du groupe de réflexion Silver économie de l’Agence française de normalisation (AFNOR – 2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Une vingtaine d’auditions auprès de Parlements (français, italien, européens).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Nombreuses conférences en France, en Europe et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1998 - Recteur d’Académie, Chancelier des Universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1996 - Membre de la Section de l’aménagement du territoire et des économies régionales du Conseil Economique et Social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1996 - Professeur à l'Université de Paris IV-Sorbonne ; Directeur de l’Institut d’urbanisme et d’aménagement de la Sorbonne, Professeur délégué aux finances de l’Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1988- Dirigeant d'entreprises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications principales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(parmi plus de 600 publications dans une quinzaine de langues)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livres récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe, de l’Atlantique à l’Oural,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, PUF, 2015 ; nouvelle édition entièrement revue, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Géographie CM1 CM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Librairie des écoles, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes dans le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (livre électronique), Amiens, Population & Avenir et CRDP d’Amiens, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://boutique.crdp-amiens.com/21-les-hommes-dans-le-developpement-durable-college.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://boutique.crdp-amiens.com/22-les-hommes-dans-le-developpement-durable-college.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie urbaine de l’exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sedes, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Sedes, 2009 ; nouvelle édition entièrement mise à jour, Éditions Armand Colin – Sedes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Éditions Prométhée, 2009,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations et territoires de France en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le scénario d’un futur choisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Union européenne élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Diploweb, Iris, Population & Avenir, 2008, téléchargeable gratuitement sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.population-demographie.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie politique. Les lois de la géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles régionales intermédiaires en France : quelle attractivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ?, Paris, La Documentation française, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au vieillissement en France et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régions et la régionalisation en France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les populations du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Armand Colin, deuxième édition, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de la France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Identität Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaffhausen, Novalis Verlag, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia y los franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Acento Editorial, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La population de la France, des régions et des DOM-TOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Préface de José Maria Gil-Robles, Président du Parlement européen), Paris, Editions Economica, 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Arc alpin, Histoire et géopolitique d’un espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Economica, 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice, Editions du Crdp, 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les spécificités démographiques des régions et l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rapport du Conseil Economique et Social), Paris, Editions des journaux officiels, 1996.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations internationales. Les nouvelles logiques migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Sedes, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde et les hommes. Les grandes évolutions démographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris, Litec, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris*,* Editions d'Organisation, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La retraite des cadres et l’avenir de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie. Analyse des populations et démographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris, Dunod, 1992.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations récentes à des livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bourges, Apors Éditions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe a-t-elle une âme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Namur, Éditions Lumen vitae, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlante, Paris, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cop 21 Déprogrammer l’apocalypse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlante, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inde : une géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2016 (Rapport annuel mondial sur le système économique et les</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> stratégies), Paris, Dunod, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’État, entrée « Population »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Berger-Levrault, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix mesures pour adapter la société au vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Dunod, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants des conflits et nouvelles formes de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Bruylant, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2014 (Rapport annuel mondial sur le système économique et les</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> stratégies), Paris, Dunod, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et juridique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Puf, juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, Nice, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lethielleux, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, Etats-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Éditions du Crdp, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de géopolitique et de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe et le monde en 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villeneuve d’Ascq, Presses universitaires du Septentrion, 2011, et Nomos, Baden-Baden.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,JCLattès, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France quand même ! Les atouts de la France dans la mondialisation, rapport Anteios 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, PUF, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écosociété,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris,Éditions Ellipses, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sedes, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris,Éditions Ellipses, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne d’immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Karthala, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique des migrations transparente, simple et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Documentation française, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle Europe : comprendre une révolution géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Karthala, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et prospective stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir démographique des grandes religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, François-Xavier de Guibert, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie des risques dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en dissertations corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la Globalisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Odile Jacob, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces migrants qui changent la face de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Montagnes, objets géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en dissertations corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un carrefour mondial : la Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Éditions du Temps, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les très grandes villes dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de la revue bimestrielle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population & Avenir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du site de démographie et de géographie des populations : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.population-demographie.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du Conseil scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil stratégique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orients stratégiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de rédaction et d’orientation de la revue scientifique de la DIACT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller scientifique du Centre géopolitique (site géopolitique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.diploweb.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de Rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de Rédaction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Londres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Nicolas Copernic de Torun (Pologne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité académico de la Revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Nacional de Cuyo, Argentine).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décorations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chevalier de la Légion d’honneur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Commandeur dans l'Ordre national du Mérite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Médaille du Mérite Européen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Grande médaille de vermeil de la ville de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Prix de la Société de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Trophée K2 Recherche Stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des publications de Gérard-François Dumont, dont certaines libres de droit, sont renseignées notamment aux adresses :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://halshs.archives-ouvertes.fr/aut/Gerard-Francois+Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains articles de la revue que Gérard-François Dumont dirige sont accessibles sur le site Web</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cairn.info/revue-population-et-avenir.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des conférences, des auditions au Parlement, des interventions à la télévision ou dans des radios peuvent être vus sur le site Web</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (711)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de Mayotte, française ou comorienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation en France : quel est ton nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 776, pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.776.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brics+ sous l’analyse de la géopolitique des populations : unité ou fragmentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban face à la loi géopolitique du différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trump renverse la table, 56, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La despoblación: un nuevo proceso que se expande en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depopulation: a new process spreading across the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : Trump va-t-il révolutionner le droit à la nationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Europe : la fin de ses atouts démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admi.287.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05357912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel, Palestinian Territories: what geopolitical scenarios are possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.047.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04964931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du Proche-Orient face à la loi géopolitique des diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04900998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas vénézuéliennes et leurs effets géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A victory for geography in the war for water: but what next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 773, pp.3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.773.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela en crisis demográfica: repercusiones en toda América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geopolitics of the Iranian population after the twelve-day war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela en déroute démographique. Des répercussions sur toute l'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 775 (5), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05374383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de « l’hiver démographique » dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in France: what is the geography? Where do immigrants come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El cambio del mundo : una realidad demográfica multiescalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en France : quelle géographie ? Quelles origines des immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France est-elle en dépopulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie-France : la querelle géopolitique des nationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en France face aux sept péchés capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine face au défi démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05328617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela's demographic collapse: repercussions across the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conflit méconnu : la concurrence mondiale pour les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.130.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05073001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la population de l’Iran après la guerre des douze jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Sud : vers l’« implosion démographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is France depopulating?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estados-Unidos : ¿Revolucionará Trump el derecho a la nacionalidad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA: is Trump revolutionizing the right to nationality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geopolítica de la población de Irán tras la guerra de los doce días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépeuplement : un nouveau processus qui se répand dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05374469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu migratoire pour les villes de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie - Les grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en « hiver démographique » : quelles conséquences géopolitiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Recteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solution à deux États pour la paix en Palestine : futur possible ou rhétorique dépassée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’Iran à la veille de la guerre des douze jours : trois paramètres utiles à la prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basculement du monde : une réalité démographique multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04954804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population : un paramètre géopolitique essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors série, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world’s demography is tipping over: a reality on multiple scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire de la géographie dans la guerre de l’eau : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 773, pp.3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.773.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografía de los medallistas olímpicos franceses : ¿Destacó París ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 770, pp.3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.770.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ДЕМОГРАФИЯ И ИКОНОМИКА: ГОЛЕМИЯТ РАЗВОД?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7546/P.2024.42.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine face à la loi géopolitique du nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near East: the demographic factor in the Arab-Israeli conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 766, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.766.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique migratoire commune dans l’Union européenne : un objectif logique mais inatteignable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la population en Afghanistan : des réalités « séculières » et « régulières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04818207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale des religions bouleversée par les dynamiques démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalidad y fecundidad en Francia: ¿descensos previsibles? ¿Una geografía unificada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world’s population: “Much ado about nothing”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des territoires français : centralisation à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05496747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of France’s Olympic medals: did Paris shine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 770, pp.3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.770.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et effacement géopolitique du Haut-Karabagh dans le Caucase du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux olympiques de Paris et l’aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, pp.3. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des territoires français : centralisation à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangibilité des frontières versus droit à l’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.050.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les cinq victoires d’une recentralisation à bas bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.092.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ДЕМОГРАФИЯТА И ИКОНОМИЧЕСКИТЕ ТЕОРИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.61-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7546/P.2024.42.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia: ¿las cinco victorias de una recentralización silenciosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Balkans et diversité des « nationalités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement de la population : une notion plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut pour la recherche de la Caisse des dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : de la désindustrialisation à la réindustrialisation ? Quelle nouvelle géographie industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche-Orient : le facteur démographique du conflit israélo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 766, pp.3. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.766.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union: the three pincer effects on population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne : les trois tenailles des dynamiques de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population mondiale : « Beaucoup de bruit pour rien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, pp.3. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance de la Russie face à ses évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04677149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olympic Games in Paris and territorial development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des migrations et démocratie dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.445-457. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.100.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04880842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Población mundial : « ¿Mucho ruido y pocas nueces » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, pp.3. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et fécondité en France : des baisses prévisibles ? Une géographie uniforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.17-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désamour pour les filles, une spécificité asiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1592, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1592.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: has a discrete recentralization scored five victories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ОСТАРЯВАНЕ НА НАСЕЛЕНИЕТО: ЧЕТИРИ ТИПА ТЕРИТОРИАЛНА ДИНАМИКА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (2), pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des médaillés olympiques français : Paris a-t-il brillé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 770, pp.3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.770.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Juegos Olímpicos de París y la ordenación del territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, pp.3. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frañs : pemp trec’h un adkreizenniñ didrouz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Población mundial : la cifra de ocho mil millones ante cuatro verdades y una lluvia de incertidumbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 761, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.761.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine face à la guerre et la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's Rise to the Top of the World's Populations: Why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 763, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ucrania: los parámetros demográficos de su geopolítica, hoy y mañana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 765, pp.3. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.764.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quels pays les enfants sont-ils des rois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1588, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1588.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux démographiques distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.14-17. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/const.065.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04212541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et les sept raisons de son dépeuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.3. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is France redrawing its population map?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu, soleil, chaleur : migrations climatiques et nouvelle politique d’aménagement du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'a revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité : « je t’aime moi non plus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde parvenue au premier rang des populations du monde : quelles raisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 763, pp.3. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.763.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La India se ha convertido en la mayor población del mundo: ¿por qué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 763, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.763.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective pour les populations, le peuplement et les territoires en France métropolitaine à l’horizon 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (2), pp.261-277. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto miliardi ? Ouattro verità sulla popolazione della Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux démographiques du développement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04088097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du monde : convergence ou fragmentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 764, pp.3. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.764.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World population: the figure of eight billion faced with four truths and a shower of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 761, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.761.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China and the seven reasons why its population is falling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, Territoires palestiniens : quels scénarios géopolitiques possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.047.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population mondiale : le chiffre de huit milliards face à quatre vérités et à une pluie d’incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 761 (1), pp.3-3. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.761.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France, un atout géopolitique qui s’atrophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement, territoires en France : comprendre chacun de ces termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (2), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.10844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are demographic trends converging or fragmenting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 764, pp.3. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.764.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04232396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français face à la sobriété foncière. Une révolution salutaire dans l’aménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.044.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : une recomposition du peuplement ? Ce que dit la nouvelle géographie des naissances dans un contexte de natalité en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.17*19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique : géopolitique des populations d’un continent au poids démographique démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de l’Allemagne et la loi géopolitique du nombre : vers une « double peine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China y las siete razones de su despoblación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukraine : les paramètres démographiques de sa géopolitique, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 765, pp.3. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.765.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecco perché l'India è diventata il Paese più popoloso al mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et les trois bouleversements de sa géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las poblaciones del mundo: ¿convergencia o fragmentación?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 764, pp.3. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.764.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04232399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukraine: the demographic parameters of its geopolitics, today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 765, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.765.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : la démocratie (locale) en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 760, pp.3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.760.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03868896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population en France : une évolution faite de ruptures et de constantes face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel pays européen travailler pour bénéficier d’une longue retraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1586, pp.68. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1586.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes : « je t’aime, mon non plus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 759, pp.3. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.759.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels principes de justice pour les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, pp.3. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03621077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité et les femmes : entre éloignement et attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.242.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé démographique de la France : en progrès ou en recul ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des seniors : pourquoi et comment l’améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Cina senza figli: perché il giganteha sbagliato i suoi conti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the covid-19 pandemic on crisisridden Greek demographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region &amp; Periphery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en France : une grande fracture territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Albert Guieysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rebour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (41), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’armature urbaine de la France : une exception en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/const.063.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire : l’« ardente obligation » d’une politique globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.3. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios : ¿la democracia (local) en peligro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 760, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.760.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’urbanisation en France ? Un peuplement villes-campagnes en forte recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Albert Guieysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rebour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.038.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades y campos: “Te quiero, yo tampoco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 759, pp.3. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.759.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordenación del territorio : la « ardiente obligación » de una política global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.3. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ucrania ante la guerra : geopolíta y población</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French population has been impacted by Covid-19 and what trends have remained unchanged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los territorios se enfrentan a una nueva palabra : artificialización, ¿quèsaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires face à un nouveau mot : artificialisation : quèsaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de France : quels déterminants des dynamiques de populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine face à la guerre : géopolitique et population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralidad ha resucitado a medias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 751, pp.3. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.751.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie des départements d’outre-mer, une grande hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes et Cultures : comptes rendus trimestriels des séances de l'Académie des sciences d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXL, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Capacity and Community to Improve the Quality of Life of Seniors: In Defiance of Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majella Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Famille, vieillissement, territoire et innovation sociale, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03250186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desarrollo local del territorio : ¿técnicas o valores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 755, pp.3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.755.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dinámica de la población de Francia en el siglo XXI : ¿un cambio de paradigma demográfico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.3. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.754.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les trois ruptures démographiques et leur prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et peuplement des départements français d’outre-mer (DOM). Une extraordinaire diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement local des territoires : des techniques ou des valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 755, pp.3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.755.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État-nation et le principe de subsidiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité à demi ressuscitée en France, par Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 751, pp.3. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.751.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03114683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’aménagement du territoire après la pandémie Covid-19. L’exemple du Grand Paris Express (GPE) et de ses projets d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Paponnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.033.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du renforcement des capacités et du territoire à l’amélioration de la qualité de vie des aînés: un défi au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majella Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la population de la France au XXIe siècle : un changement de paradigme démographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.3. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.754.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : une rupture démographique mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿una disminución histórica de migrantes en el mundo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.3. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : une baisse historique des migrants dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.3. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: a global demographic break?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle géographie des territoires périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.036.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La covid-19, facteur de recompositions géopolitiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿una ruptura demográfica mundial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿el fin de la geografía de la hipermovilidad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿El principio de una revolución geográfica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.750.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique des frontières réaffirmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute2.057.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : la fin de la géographie de l’hypermobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.029.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a Scientific Method? The example of Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.023.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales et l’Afrique : des logiques Sud-Nord ou Sud-Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.019.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02048667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité face à l’idéologie d’une France exclusivement urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras : ¿un resurgimiento duradero?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las cuatro verdades del Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.3. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre vérités du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.3. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversidad : ¿debería mantenerse alejada a la población?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.3. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : fim da geografia da hipermobilidade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IX (18), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjaf, grand site de pèlerinage chiite pour les vivants et… pour les morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02957457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration : la question de l’intégration dans un contexte fondamentalement nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.021.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel aménagement du territoire ? Face aux enjeux du développement durable, de la décentralisation et de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.027.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communes en France : moins de libertés, davantage d’inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 746, pp.3. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.746.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une méthode scientifique ? L’exemple d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.023.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : the end of the geography of hypermobility ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.029.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre pour quelles frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ardillier-Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.030.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : faut-il écarter les populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.3. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « bombe démographique » est-elle désamorcée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.118.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02886790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vulnérabilité des personnes âgées face au Covid-19: une illusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1,4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02576940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : l’amorce d’une révolution géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.750.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03007915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des migrations internationales à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMSH-Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies : de multiples effets sur les populations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02658014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : la baisse de l’excédent démographique naturel provient-elle de la mortalité ou de la natalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une réalité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barbiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 746, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.746.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières : un resurgissement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.3. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.749.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le Covid-19 : « réinventer » l’aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Paponnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte géographique et institutionnel des villes en Allemagne : quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (234), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.234.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie d’Erdogan et la géopolitique des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation dans le monde : pourquoi et jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.203.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Европейски съюз: депопулация или обезлюдяване ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des territoires : radiale ou réticulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.007.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Имиграцията в Европа в средата на десетилетието след2010г.: «миграционнакриза»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles devront-elles subir un contrôle anti-dopage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 745, pp.3. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.745.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la géopolitique des populations aident à comprendre le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu géopolitique essentiel de la démographie : la &amp;quot;loi du nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle and population issues. The General listening to Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.018.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03269152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et aménagement. Perspectives plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.620-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of the European Union : characteristics, prospective and geopoli-tical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.010.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Sauvy’s Working Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexion stratégique bouleversée par les évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (120), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/strat.120.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de l’Union européenne : caractéristiques, prospective et enjeux géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.010.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élargissements et frontières européennes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe au milieu des années 2010 : « une crise migratoire » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.744.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de travail d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie, la crise démographique et la question migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02128192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.011.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02935110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.014.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.014.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : comment expliquer quatre années de baisse de la fécondité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 742, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.742.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des retraites en Europe : les données structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les citoyens et les futurs citoyens à comprendre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 741, pp.3. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.741.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales au XXIe siècle : continuité ou changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de chercheurs toujours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne : dépopulation ou dépeuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.743.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu de ses frontières, une Europe vieillissante mais attractive pour les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité en France : un peuplement rabougri ou dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en logement et leur géographie. Comment les mesurer ? Quelle prospective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.013.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inmigración en Europa a mediados de la década de 2010: ¿&amp;quot;una crisis migratoria&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02380040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.005.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baisse de la natalité et les perspectives de la démographie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les gilets jaunes m’étaient comptés…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 742, pp.3. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.742.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02130559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Despoblación o despoblamiento en la Unión europea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.743.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité en France : marginale ou significative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1093, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle et les questions de population. Le Général à l’écoute d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.018.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03269151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en Europe : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.025.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes face aux inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.006.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02966546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre dynamiques des populations et perspectives stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité au XXIe siècle : mort ou renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1573), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1573.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions en France. Géants géographiques, mais nains politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.008.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACE A UNE REVOLUTION INEDITE, QUELLES IDENTITES, QUELLE GOUVERNANCE POUR LES TERRITOIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump : une nouvelle politique d’immigration aux États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France rurale a enfin un ministre, Stéphane Bern !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, pp.3. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.739.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse et l’indivisibilité de la République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.002.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoluzione addio ! Lo Stato Francese riaccentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie de la fécondité en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.3. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.736.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump : ¿una nueva política de inmigración en Estados-Unidos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la France face aux enjeux démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapour et les îles voisines d’Indonésie : les effets de la proximité d’un « dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.736.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne. Géopolitique des migrations : les cinq actes de la tragédie de la chancelière Merkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump: a new immigration policy in the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts du développement local. La dynamique des territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.427.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans le monde : conséquences géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05055316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El envejecimiento en el mundo Consecuencias geopoliticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03019371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тръмп: нова имиграционна политика в САЩ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des territoires ruraux et dynamiques des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (233), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.233.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouleversement territorial en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer démographie politique et intelligence territoriale pour revivifier la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et Entreprendre : La lettre d’Intelligence Économique et Territoriale de l’EM Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DES TERRITOIRES FRANÇAIS : DÉCENTRALISATION VERSUS RECENTRALISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : intercommunalité ou « supra-communalité » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 740, pp.3. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.740.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans le monde : conséquences géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité en France : une contraction structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir Mayotte, une géopolitique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban demographic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban development issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/udi-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : le premier enfant à quel âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738, pp.3. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.738.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception française : son recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VILLE-CAMPAGNE : DÉPASSER LES FOSSÉS STATISTIQUES, IDÉOLOGIQUES ET RÉGLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fécondité en France : des évolutions aléatoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 732, pp.3. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Има ли граници световната урбанизация ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation du monde a-t-elle des limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mentalités et changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 734, pp.3. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement de la population de la France : les trois causes de son accentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 732, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.732.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël : le paramètre démographique au cœur des évolutions géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La urbanización del mundo tiene límites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENT ÉVOLUE LA POPULATION DE LA FRANCE ? QUELS SONT LES DETERMINANTS DE L’ÉVOLUTION DE LA DÉMOGRAPHIE ET QUELLES SONT LES CONSÉQUENCES SOCIOÉCONOMIQUES ET SOCIÉTALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'analyse macroéconomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET RUPTURE STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de l'IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : le dépeuplement et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : le modèle centre-périphérie désuet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.64-79. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute1.051.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución de la mentalidad y cambios demográficos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 734, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales en France : « le 22 à Asnières » toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèsue(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique et diversité des ethnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KAVKAZOLOGIYA (Caucasology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme pour des territoires français innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 731, pp.3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.731.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des migrations incontrôlées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85-86, pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE. LA GÉOPOLITIQUE ET LE SACRÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pruvot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prospective des lois territoriales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 733, pp.3. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.731.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et ses territoires dans les flux migratoires internationaux : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles international, Vigie Analyse prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « métropoles » : des villes rayonnantes ou « hors-sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3 et 12. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois champs géographiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1561, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1561.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, géopolitique, communication et influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China: a sustainable model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics of migration: the push and pull effects of the Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne à rebours de ses principes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement de la population et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.162.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exode des migrants de Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne entre « hiver démographique » et crise des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté dans le monde : réponses inopérantes et solutions efficientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517514v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit : What Will Be the Impact on Populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 729, pp.3. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.729.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, Populations et infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Professions Financières et de l'Économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Metropolises’ and their surroundings: what kind of influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : un modèle durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre des exploitants agricoles s'est effondré. Cela signifie-t-il la mort de l'agriculture en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DÉMOGRAPHIE EN EUROPE: EN QUOI L’ÉTUDE DE L’IMPACT DES DONNÉES DÉMOGRAPHIQUES EST-ELLE PERTINENTE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.8-17 ; 54-55 ; 60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa’s Rapid Population Growth and Migratory Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norrag News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de la France : la double alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RURAL A-T-IL ENCORE UNE PLACE APRES LA REFORME TERRITORIALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre ouverte au ministre de l’Aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, a Country of Immigration and… Emigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 730, pp.3. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.730.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, pays d’immigration et… d’émigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 730, pp.3. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.730.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « métropoles » : des villes rayonnantes ou « hors-sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3,12. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit : quelles conséquences démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 729, pp.3. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.729.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : la fin de l’urbanisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 726, pp.3. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.726.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions urbaines, régions rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 728, pp.3. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.728.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIEILLISSEMENT DE LA POPULATION : QUATRE TYPES DE DYNAMIQUE TERRITORIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1081, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DÉMOGRAPHIQUES ET PROSPECTIVE GÉOPOLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories within &amp;quot;globalisation&amp;quot;: on a tripod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 721, pp.3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.721.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a de fatalité pour aucun territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement et le logement social en France : éléments de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE DOIT ÊTRE FIÈRE DE SES COMMUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36000 Communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 325, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ideology of metropolitanisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.3. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Irak face aux questions religieuses et ethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour analyser la ruralité, balayer les paradigmes dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONGÉVITÉ FUTURE : L'AVENIR N'EST PAS ÉCRIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba: History of an exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 725, pp.3. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.725.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Growth in India: Malthus Right or Wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques et prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02386319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles régions françaises: des géants géographiques aux attributions minuscules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition très diversifiée des territoires : les « Quinze » France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuerxun Yiliminuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, 14 p. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : des lois irréfléchies et inappropriées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 974, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;crise&amp;quot; des migrants, l’opération anti-passeurs de l’UE et l’ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques familiales et avenir démographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VILLES A SYSTÈME PRODUCTIF INDUSTRIEL ET GOUVERNANCE TERRITORIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.537-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité en France : un bilan dual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE LA FRANCE EN EUROPE : EVOLUTION ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Professions Financières et de l'Économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie et Irak : une migration sans précédent historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba : histoire d’un exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 725, pp.3. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.725.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RÉFORMES TERRITORIALES EN FRANCE, QUEL DIAGNOSTIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de l’Inde : Malthus confirmé ou infirmé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiens Demographie oder wie Malthus widerlegt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles frontières pour l’Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : un fonctionnement radial ou réticulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 723, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires dans la « mondialisation » : sur un trépied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 721, pp.3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.721.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UNION EUROPÉENNE FACE À L’IMMIGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idéologie de la métropolisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.3. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : des disparités considérables dans les évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General de Gaulle, Alfred Sauvy and the French Institute for population studies (INED) (1945-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fécondité en Europe : quelle influence de la politique familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.3. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départements français : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 719, pp.3. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.719.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UKRAINE, UNE TERRE ÉTRANGÈRE POUR LA RUSSIE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01088935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility in Europe: What Influence of Family Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.3. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions d’Europe : une extrême diversité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : un géant démographique face au vieillissement de sa population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.180-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire des chrétiens d’Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville européenne du XXIe siècle : éclatée, plurielle ou recentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communes françaises : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 720, pp.3. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.720.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes démographiques de la crise du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.183.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le général de Gaulle, Alfred Sauvy et l’Institut national d’études démographiques (1945-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays arabes : une fécondité en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 717, pp.3. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.717.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions françaises : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 718, pp.3. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.718.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVENIR DES DROITS DE L'HOMME FACE AUX BOULEVERSEMENTS DÉMOGRAPHIQUES [The future of human rights face demographic changes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, Société de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes accentuent l'inégalité historique du peuplement de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliminuer Tuerxun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, p.24-32. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.185.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail féminin et liberté familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 746, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie et nuptialité en France : « amour, droit et raison fiscale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 717, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.717.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon : la revanche d’une métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J323B-712, pp.3. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.712.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : dix paradoxes géopolitiques en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.11-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization: a Global Process, a Local Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asie Pacifique : mouvements démographiques et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE DU TIBET : QUELS SCÉNARIOS GÉOPOLITIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization: a Global Process, a Local Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The United States : A « State-World » ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et territoires : une typologie essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 711, pp.3. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.711.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Vereinigten Staaten von Amerika: Ein &amp;quot;Weltstaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE DU TIBET : QUELS SCÉNARIOS GÉOPOLITIQUES [Tibet: What geopolitical scenarios?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France : une réalité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 712, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.712.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut-Karabagh : géopolitique d’un conflit sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et potentialités de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale : une question de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.713.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie du Tibet. Quels scénarios géopolitiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Arménie en « hiver démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Arménie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis : un « État-Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTINGTON, DU CHOC ENTRE LES CIVILISATIONS AU CHOC INFRANATIONAL : UN CHANGEMENT D'ÉCHELLE CONTRADICTOIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes à une heure de Paris : des résultats étonnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du système financier : un conflit méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1548.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE MONDIALE : DES RAPPORTS DE FORCE BOULEVERSÉS [World Population: upset power relations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les grands dossiers n° 18, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canada: Mutations of a growing population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108-109, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : un basculement du monde ou plusieurs basculements régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Friedland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Roms, révélateurs de certaines contradictions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 437, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation : un processus global, une réalité locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and « Human Rights » in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un meurtre géographique : la France rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.3. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.707.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basculement démographique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie : de la géopolitique des populations à des scénarios prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre portes d’entrée des marchés de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105-106, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie de l’exclusion dans une métropole bi-polaire : Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3-4 (33-34), pp.107-136. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.033.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir démographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MONDE EN 2050 : 8 OU 11 MILLIARDS D’HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes et Cultures : comptes rendus trimestriels des séances de l'Académie des sciences d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXXII, pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation dans le monde : un processus diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVENIR DÉMOGRAPHIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and immigration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.3. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.706.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales et leur géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et immigration aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.3. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.706.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjaf, une ville-monde émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.115-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique et les quatre marchés du Conseil de Coopération du Golfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2011 : continuité et inflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.707.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie, géodémographie et géostratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre aux défis du XXIe siècle : la pensée d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.3. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.708.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES D'EVOLUTION DU BASSIN DE VIE DE ROUEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre(s), Agence d'urbanisme de Rouen et des boucles de Seine et Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de 1ière : mais où sont donc passés les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel : Des dynamiques sociodémographiques génératrices d’instabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages : les villes répulsives, les territoires ruraux plébiscités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, J307D-709, pp.3. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.709.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales face aux nouvelles frontières de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimondo Cagiano de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.709.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris, une dynamique démographique exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : des grandes villes à croissance inégale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.3. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.710.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre aux défis du XXIe siècle : la pensée d'Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.3. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.708.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise en 1950 et Élodie en 2011, ou les métamorphoses des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.701.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À QUOI BON TANT DE MONDE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Soeur de l'Ange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, À QUOI BON TANT DE MONDE ?, 10, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique du Nord : d’importants changements dans le système des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.3. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.705.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect : a World of 9 Billion Human Beings ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 699, pp.3. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas, de nouveaux acteurs géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d'ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la France : des inégalités régionales croissantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.3. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.701.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six enjeux de l’évolution démographique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.17-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement balkanique, un kaléidoscope géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.14-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Turkey split in two?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.3. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France championne européenne de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb, une géopolitique éclatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.29-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’exclusion : la fin du « modèle parisien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inégalités et territoires: l'explosion?, 520, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’armature urbaine de l’emploi en France : un basculement géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 704, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.704.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Payot La guerre des ruines, archéologie et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02142719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas géodémographique commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisie : si Ben Ali avait appris la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 702, pp.3. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.702.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde : un marché « milliardaire » fortement croissant, mais pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie coupée en deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.3. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : une « prime » aux naissances hors mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 704, pp.3. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.704.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses évidences sur la population mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (687), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie et l’Union européenne : intégration, divergence ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.21-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE JAPON, RENOUVEAU D'UNE PUISSANCE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 13 (n° 1540), pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne: prospective démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EUROPÉENS DANS LE PEUPLEMENT DE LA TERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2010 : le double paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 702 (702), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.702.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes en lutte pour les places dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des territoires gérontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.132.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales entre permanence et diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 225, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghanistan : une géopolitique des populations « séculière » et régulière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.43-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les régions face à l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 696, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.696.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour les régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 289, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes-centres, territoires d’exclusion ou de « gentrification » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 700, pp.04-07, 24. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.700.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la mégapole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix lois de la géopolitique de la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse stratégique et enjeux géodémographiques du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question éminemment géopolitique : le recensement décennal aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKISTAN : UN ÉCHEC ÉTATIQUE ATTESTÉ PAR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrangers, immigrants, population d’origine étrangère : clarifions les définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 698, pp.3. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.698.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : un Monde de 9 milliards d’humains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 699, pp.3. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Europe : une logique centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 700, pp.3. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.700.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan : un échec étatique attesté par la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.024.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : les enjeux géopolitiques d’un « soleil démographique couchant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 699, pp.04-07, 20. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attractivité des territoires : théories et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 697, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.697.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asie centrale ex-soviétique : les enseignements de la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti, les marqueurs de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 697, pp.3. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.697.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique, le nouveau continent milliardaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 696, pp.3. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.696.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, un archipel urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 645, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne rattrapée par la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.3. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de la composition par âge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : des consommateurs toujours plus nombreux dans un marché à la diversité ethnique croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prospective inédite : Populations et territoires de France en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNION EUROPÉENNE : LA LIBRE CIRCULATION DES PERSONNES ET SES CONSÉQUENCES GÉOÉCONOMIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, hors série, pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres géopolitiques du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne unie dans la diversité… démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Seven Europes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.3. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Berlin Wall: Life, Death and the Spatial Heritage of Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inverno dell’Euopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À tout âge, le bonheur de vieillir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 695, pp.3. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.695.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un peuple européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, hors série, pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute stratégie fondée sur la finitude est un totalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités géographiques du vieillissement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 285, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2008 : hausse des naissances et… des décès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 692, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.692.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification du peuplement et la géopolitique interne des Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indispensable retour à la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine des maires et présidents d’EPCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’Union européenne : quatre scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires. Les douze France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation s’applique-t-elle en démographie ? Tendances et perspectives pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPE'S WINTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspenia international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43-44, pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une géopolitique de terrain : le cas de la géopolitique de la Russie vue de ses périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barack Obama et le « rêve » américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.3. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barack Obama and the « American dream »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.3. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.023.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran en fort ralentissement démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 692, pp.3. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/article01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénégal : une géopolitique exceptionnelle en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.107-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur de Berlin : vie, mort et héritage géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique des populations du Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du CEREM (Centre d'études et de recherche de l'École militaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sept » Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.3. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la population de Gaza à une prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.022.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, un outil remarquable pour la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « nouveau PACS », concurrent du mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 687, pp.3. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.687.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit des filles en Chine: vers un nouvel enlèvement des Sabines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian depopulation and geopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1/3, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : le sombrero de Mexico se réduit relativement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 688, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.688.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau recensement de la population de la France et les améliorations nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01407590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : le lourd héritage des Farc pèsera longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.471-474. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.020.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les deux types de croissance communale sur un quart de siècle : une comparaison édifiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.14-19. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une découverte en Amérique latine : le modèle colombien de développement et de lutte contre la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.351-354. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.018.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768637v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : Le bilan démographique des maires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.4-8 et 20. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences géopolitiques de « l’hiver démographique » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1046, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique et populations au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.263-288. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.020.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN TEXTE D’ALFRED SAUVY DATANT D’UN QUART DE SIÈCLE : TOUJOURS UNE SOURCE DE STIMULATION SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie russe : un frein à l’expansion du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80-81, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration étrangère et développement local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talon d’Achille de la Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 690, pp.3. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.690.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de fonds des migrants : une géographie diversifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 688, pp.3. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.688.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran et le “croissant chiite”: mythes, réalités et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle France à aménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel acteur géopolitique : la diaspora indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, un espace migratoire majeur dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographics: China’s Achilles’ heel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 690, pp.3. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.690.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance démographique, un atout pour les communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.3. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes, c’est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.3. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DÉVELOPPEMENT : LA TENTATION MALTHUSIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran, puissance régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 685, pp.3. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.685.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new logic of migration in the Twenty-First Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de paradigme au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El envejecimiento de las poblaciones en Europa o el invierno demográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debats, Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie en forte dépopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 684, pp.3. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.684.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïwan entre l’indépendance et l’annexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles logiques migratoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.017.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des statistiques « ethniques » en Angleterre à la situation française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 681, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.681.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITOIRES FRANÇAIS : LE RENFORCEMENT DE LA « PARA-URBANISATION » ET DE LA « LITTURBANISATION »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi demografica in europa : implicazioni e riflessioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro di orientamento politico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10-26 et 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AMÉRIQUE LATINE VEUT COMPTER DANS LA STRATÉGIE MONDIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.112-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for climate-driven migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.3. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des migrations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.3. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : vers un nouvel enlèvement des Sabines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale et fécondité en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 681, pp.3. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.681.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote croissant des Français de l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 683, pp.3. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.683.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats-Unis : la montée des Hispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.678.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban violence in France : What common denominator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 676, pp.3. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.676.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines de l’automne 2005 : Quel dénominateur commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 677, pp.3. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.676.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions des territoires français selon les enquêtes de recensements : certitudes et interrogations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 677, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.677.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malthus n’est pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum régional ou le sexe des anges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et perspectives de la gérontocroissance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.419-445. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roumanie, terre d’émigration et de dépopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 671, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde, esquisse pour une géopolitique des populations du géant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.75-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : des densités de plus en plus inégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 679, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.679.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 680, pp.3. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde, le nouveau « milliardaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.3. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.677.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et immigration en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 679, pp.3. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.679.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Age-Relevant Policy: Where to Live in Old Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 680, pp.3. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, ses retraités et ses « Russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.3. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.678.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban, une mosaïque de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.673.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, espace géographique et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des chrétiens d’Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte, une exception géopolitique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.515-528. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.011.0515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieille Europe, jeune Europe : une dualité rhétorique ou réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Iran : des nations si lointaines et si proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique ses territoires irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bulgarie en crise démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sougareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tzekov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 671, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.671.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution à… Bruxelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.3. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.674.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Human Development: “guns or butter?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.3. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le développement humain : le beurre ou les canons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.3. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des âges : où fera-t-il bon vieillir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau palmarès des grandes communes de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.4-10 et 24. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de l’Union européenne : quels pouvoirs aux peuples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.672.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 671, pp.3. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.671.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire français en 2050 : certitudes et aléas démographiques pour 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques pour 2030 en Pologne : les enjeux de l'élargissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zaninetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography (socio-economic series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la nation dans l’éducation en France : objectifs et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.393-422. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.012.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, géant de l’Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.674.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité européenne, unité du Moyen-Orient : du paradigme nationaliste au paradigme du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban : une mosaïque de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.3. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.673.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE ET POPULATIONS À TAIWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CHÔMAGE, UNE EXCEPTION FRANÇAISE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 669, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTITUTION EUROPÉENNE SUSPENDUE À UNE QUERELLE DÉMOGRAPHIQUE [The European Constitution suspended by a demographic argument]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 666, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau recensement : une méthode duale et quinquennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLOGNE, LE « GÉANT » DE L’ÉLARGISSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une radioscopie des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 670, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DIVERSITÉS DÉMOGRAPHIQUES DU MONDE ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.1994.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SITUATION DÉMOGRAPHIQUE DANS LES NOUVEAUX PAYS MEMBRES DE L'UNION EUROPÉENNE [The demographic situation in the new member countries of the European Union]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source démographique des élections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE RÉTRÉCIT SES FAMILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FRONTIÈRES DE L'EUROPE [The borders of Europe]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 668, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHINE : DES POLITIQUES COERCITIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MÉDITERRANÉE, UNE GÉOGRAPHIE PARADOXALE. SITUATIONS DÉMOGRAPHIQUES ET LOGIQUES MIGRATOIRES TRANS-MÉDITERRANÉENNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe démographique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 669, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie, géopolitique et populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 670, pp.4-7 ET 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de l’homme et diversité des civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATIONS ET DÉFENSE : LES ENJEUX DU XXIe SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armées d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire au banc d’essai : l’Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE LA FRANCE DANS L’ÉVOLUTION DÉMOGRAPHIQUE DE L’ALGÉRIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinquième élargissement démographique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 661, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUX SOURCES DE L’AVEYRON : UNE RICHE NATURE ET UNE FORTE PERSONNALITÉ HUMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664bis, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande ville, enjeu capital de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 663, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POLITIQUES PUBLIQUES ET LE DÉSIR D’ENFANT. L’INFLUENCE SUR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las poblaciones mundiales en los albores del siglo XXI : Desaceleración y envejecimiento demográficos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (29), pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et péréquation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 661, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ONU, le Sud veut compter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 665, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraites : la parabole des boulangers et des infirmières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 662, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AMÉRICANISATION DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des ménages selon la catégorie socioprofessionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉQUATION DU XXIe SIÈCLE : VIEILLISSEMENT PLUS « GÉRONTOCROISSANCE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 663, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europai Füzetek </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans connaissance historique, point de salut !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 662, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « vieille Europe » : un contre-sens démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démogéographie peut-elle fournir des lois à la science politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1-2, 2002, pp.353-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medi@venir: un magazine de débat et de réflexion sur les racines et les valeurs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHE-ORIENT : UNE MOSAÏQUE DÉMOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 658, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french higher educational system : demographic and economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROUTES : UN RÉSEAU EN ETOILE, SOURCE D’ENCLAVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos : le quotidien de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALMARÈS ÉCONOMIQUE DES AIRES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi en France métropolitaine : plus d’un emploi sur cinq est francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre véritable des avortements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire au banc d’essai : l’Eure-et-Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 659bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRISES MILITAIRES : LA DÉFENSE VEUT DÉVELOPPER L’EMPLOI CIVIL EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET AVENIR DE L’AFRIQUE SUBSAHARIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE 2002-2007 POUR UN PRÉSIDENT : LE CARRÉ MAGIQUE DES INCERTITUDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVE LA « CULTURE GÉNÉRALE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINGT ANS DE COMBATS AERIENS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE : L’ÂGE DES DÉPARTEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des emplois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 756, pp.5-7,20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O urbanismo e a ordenación do terrotorio na Europa de mañá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155, pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation, l’identité et le droit à l’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès économique des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALMARÈS ÉCONOMIQUE DES RÉGIONS DE L’UNION EUROPÉENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de Saint-Germain-en-Laye aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis du vieux Saint-Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRAK, GÉOPOLITIQUE ET POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE « TOUR DE FRANCE » DES RÉGIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 659, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective 2002-2007 pour un Président : les ruptures probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 656, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RUSSIE FACE A SA DÉPOPULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11-12, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie ou la guerre. Pour une Confédération palestinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système français d’enseignement supérieur : aspects démographiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445782v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taux d’activité occupée en France métropolitaine : Franciliens et frontaliers en tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraités en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo en son siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PARADOXES AMÉRICAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1480, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORMES DE DÉPOPULATION RURALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 651, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes du jour d’avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, INTERNATIONALISATION, MONDIALISATION : DES CONCEPTS À CLARIFIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il déménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONNAISSANCE EST LA LIBERTÉ DE L’HOMME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 654, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean geopolitics, yesterday and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostrategics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France a-t-elle trop de communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départements : les « six » France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 654, pp.4-7, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLEMAGNE-FRANCE : DEUX PROFILS DÉMOGRAPHIQUES DISSEMBLABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOPHISMES MIGRATOIRES ET LA RÉPUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOPOLITIQUE MÉDITERRANÉENNE, HIER ET DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MONDE COMMUN Â TOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 655, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCONOMIE ET DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 652, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and Family values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de Nice et la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 653, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le nouveau siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 651, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, internationalisation and worldwide development : concepts to be clarified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostrategics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01504083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du futur. La démographie peut-elle éclairer les chemins de l’export ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1500, pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU’EST-CE QU’UNE « CRISE » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLEMAGNE-FRANCE : L’ORGANISATION DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie-démographie : le péché originel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DÉSÉQUILIBRES DEMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS DE LA FÉCONDITÉ ET DE L’ÉCONOMIE DES ÉTATS-UNIS ET DE L’UNION EUROPÉENNE À LA FIN DU XXe SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GRATICE‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3259.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la France au XXe siècle : un bilan extraordinairement contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 646, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythos der globalen ûberbevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02480235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DÉMOGRAPHIE STIMULE L’ÉCONOMIE AMÉRICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SEPT DÉFIS DE LA LUTTE CONTRE L’EXCLUSION SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 647bis, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES POPULATIONS D’AMÉRIQUE LATINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE QUINQUENNAT... ET LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 649, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année du dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 650, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERGENCES ET DIVERGENCES DANS LES ÉVOLUTIONS DÉMOGRAPHIQUES EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSECUENCIAS POLITICAS DE UNA BAJA NATALIDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 556, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UNION EUROPÉENNE EN PANNE… D’ACCROISSEMENT NATUREL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET ÉCONOMIE : LE GRAND DIVORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie mondiale de la population, de Michèle Guillon et Nicole Sztokman, Paris, Ellipses, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONSÉQUENCES POLITIQUES D’UNE FAIBLE NATALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES “ DISPARUS ” DU RECENSEMENT DE 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 647, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales et politique de l'immigration, de Jacques Dupâquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET ANALYSE STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE ÉCONOMIQUE ET CONTINUITÉ SPATIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 118, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire, de Janine d’Armagnac, Chantal Blayo et Alain Parant (direction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 644, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PEU DE SOLEIL DANS L’EAU FROIDE : L’ÉVOLUTION DÉMOGRAPHIQUE DE LA FRANCE EN 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 641, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et la politique de pays, de Bernard Leurquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des populations de l’Europe, de Jean-Pierre Bardet et Jacques Dupâquier (direction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 643, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETRAITE : LUMIÈRES ET OMBRES DU RAPPORT CHARPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 642, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE, UN HERITAGE COMMUN A DEFENDRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES NOUVEAUTÉS DU RECENSEMENT DE 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 641, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La decelerazione demografica mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Famiglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 192, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFRED SAUVY, LE SOCIALISME EN LIBERTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EVOLUTION OF DEMOGRAPHY IN THE AMERICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RENVERSEMENT PLANÉTAIRE : ÉVOLUTIONS DÉMOGRAPHIQUES CONTEMPORAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armées d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action éducative culturelle et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCOLE ET LA DÉFENSE A L'HEURE DE LA PROFESSIONNALISATION DES ARMÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 53, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS EVOLUCIONES DEMOGRAFICAS EN AMERICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 513, pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia, il bene comune e la famiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, VII (1), pp.221-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02521120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A aventura demografica das Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution économique des centres-villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POPULATIONS DES REGIONS FRANÇAISES : Atténuation ou accentuation des différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AMÉNAGEMENT DU TERRITOIRE EN ALLEMAGNE ET EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPETENCIA ENTRE LAS CIUDADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie diplomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 588, pp.210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVENTURE DEMOGRAPHIQUE DES AMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS SUR LE JAPON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 105, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NAISSANCE DES POLITIQUES ÉCONOMIQUES LOCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : les fausses peurs de l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE L'ILE-DE-FRANCE : CARACTERISTIQUES ET EVOLUTIONS DEMOGRAPHIQUES D'UNE METROPOLE INTERNATIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 53, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un village de harkis, de Maurice Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 102, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografia. Dal pianeta alla città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.134-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne : Mythes et réalités de l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.28-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de : Un village de harkis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS ET LONDRES JUMELES PAR L'EUROSTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51, pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’action familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE L'ÎLE-DE-FRANCE AU XXe SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿De &amp;quot;La Explosión&amp;quot; a &amp;quot;la Implosión&amp;quot; demográfica?, [De &amp;quot;l'explosion&amp;quot; à &amp;quot;l'implosion&amp;quot; démographique ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de bioética</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (24), pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CARACTÉRISTIQUES DES ACTIONS ÉCONOMIQUES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITOIRE ET INSTITUTIONS : POUR UNE DOCTRINE DE L’APRÈS-ZONAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Voraussagen zur Bevölkerungs “Explosion” stehen auf tönernen Füssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familie und Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÎLE-DE-FRANCE EST-ELLE COMPOSÉE DE PAYS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SIDA ET L'AVENIR DE L'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES ÉTRANGERS EN ÎLE-DE-FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 48, pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉVOLUTION DE L'EMPLOI FÉMININ DANS LE MONDE : UNE CARACTERISTIQUE DU CHANGEMENT SOCIAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 71 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.1994.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et chances de la retraite des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de sécurité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situazioni e prospettive sulla popolazione mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille, secret de l’intégration, de Christian Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 106, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en France face aux sept péchés capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps du travail et de la retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des professions financières. Club des investisseurs de long terme, Oct 2025, Paris-La Défense, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : comprendre chacun des termes de la question pour pouvoir la traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : les multiples interactions des dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective pour populations, peuplement et territoires en France : de multiples scénarios possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : les multiples interactions des dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DE LA RURALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale nouvelles ruralités, Sep 2016, Châtel-Guyon, France. pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le département : solidarité et proximité. Quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le département : solidarité et proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Puy-de-Dôme, Jun 2016, Clermont-Ferrand, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il mesurer le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de statistique, Les cafés de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET RELIGION : LA SITUATION DE L’ISLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des anciens élèves de l’École polytechnique; Groupe X-Démographie-Economie-Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVENIR DES PERSONNES ÂGÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la personne âgée en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉVENIR L’ILLETTRISME : UNE PRIORITÉ SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir l’illettrisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont Gérard-François. Armand Colin, pp.1-576, 2022, 978‐2‐200‐63234‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique du Sénégal. De Senghor à l’élection de Macky Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78, 2019, 978-2-343-16250-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et territoires. Enseigner le développement durable en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vodisek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canope, 140 + annexes téléchargeables 97 p., 2018, 978-2-240-04243-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des populations. Concepts, dynamiques, prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287, 2018, 978-2-200-62331-9. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dumon.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français : diagnostic et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.287, 2018, 978-2-200-62128-5. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dumon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of Europe: From the Atlantic to the Urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Diploweb </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2017, 979-10-92676-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.234, 2016, 978-2-13-075017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.212, 2015, 978-2-13-062622-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NORMALISATION, UN OUTIL STRATÉGIQUE POUR LA SILVER ÉCONOMIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L'EUROPE [Europe's geopolitics]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Paris, pp.362, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Paris ISBN 978-2-200-27830-4, pp.300, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie urbaine de l’exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Paris, pp.268, 2011, 978-2-296-54973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, Cned, Paris ISBN 978-2-301-00128-3, pp.354, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.320, 2009, 978-2-301-00039-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et territoires de France en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-07022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS DE L’UNION EUROPÉENNE ÉLARGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploweb.com, Population &amp; Avenir, pp.59, 2008, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4433.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉTROPOLES RÉGIONALES INTERMÉDIAIRES EN FRANCE : QUELLE ATTRACTIVITE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.88, 2007, 978-2-11-006695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.1-498, 2007, 978-2-7298-3171-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires face au vieillissement en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 978-2-7298-2926-1, pp.416, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions et la régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.176, 2004, 2-7298-1987-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2004, 2-200926669-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 2-7298-1275-X, pp.300, 2002, 2-7298-1275-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia y los franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acento editorial, pp.93, 2000, 84-483-0504-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la France, des régions et des DOM-TOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 2-7298-0306-8, pp.240, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités démographiques des régions et l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Journaux officiels, pp.1-396, 1996, 2-11-074084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales. Les nouvelles logiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Sedes pp.1-224, 1995, 2-11-074084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (229)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : la réémergence géopolitique de cette nation historique qu’est la Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jure Vujic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Croatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9*22, 2025, 978-2-37999-153-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des populations du premier foyer de peuplement au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coudrier et Erwan Le Goff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes indiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160; 380-382; 447; 449-455, 2025, 978-2-38428-092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05351042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par population : démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François, Brücker, Gilles, et Tabuteau, Didier (direction). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JLE Médecine Sciences, pp.193-200, 2025, 978-2-2572-0792-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : définir l’émigration irrégulière et comprendre ses dimensions géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seydou Kanté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’émigration irrégulière L’exemple du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Population &amp; Avenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-18, 2025, ISBN 978-2-9561580-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05050074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : un monde « plurilatéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montbrial (de), Thierry; David, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2024 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-165, 2023, 978-2-10-085603-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Demographic Dynamics of Family Structures: A World View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierpaolo Donati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The family as a relational good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria editrice Vaticana, pp.47-68, 2023, 978-88-266-0800-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale : en progrès ou en recul en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussart, Vincent; Lerique, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2023, Droit public, 978-2-84934-695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03987879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sauver le monde du malthusianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Brague. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sauver ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-275, 2023, 978-2-13-085590-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balkans and the Geopolitics of Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hall Gardner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Turmoil in the Balkans and the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan, Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2023, 978-3-031-34317-9. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34318-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04170944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : un &amp;quot;cyclone&amp;quot; chinois sur les relations géopolitiques dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi, Hassan, Dumont, Gérard-François, Wihtol de Wenden, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Covid-19 est-elle un game-changer géopolitique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-38, 2022, 978-2-343-25082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, sa géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilder, Alfred, Molle, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J’aime la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glyphe, pp.15-26, 2022, 978-2-35285-143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean, a vast lake of demographic imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Napoléon Maraveyas, Stergios, Babanasis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1821-2021 La Grèce en Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Papazissi, pp.63-82, 2022, 978-960-02-3899-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : une société conflictuelle dans un contexte géopolitique tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertolino, Romain, Negrus, Alexandre, Tardieu, Nato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas géopolitique du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.128-131, 2022, 9782340-065666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03630855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Policies and Fertility in Europe : Research Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Verdugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard R Verdugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Demographic Crisis in Europe: Selected Essays,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAP– Information Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-209, 2021, 978-1-64802-497-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les régions de France pour revivifier la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Atzenhoffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Est, une aberration économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verger éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2021, 978-2-84574-384-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-411, 2021, 978-2-35030-737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation à tout prix : Grand Paris Express, urbanisme, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-388, 2021, 978-2-35030-737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, une discipline essentielle pour comprendre les dynamiques de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michon, Perrine, Pitte, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la géographie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.201-209, 2021, 978-2130833413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Policies and Fertility in Europe : Research Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Verdugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard R Verdugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Demographic Crisis in Europe: Selected Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAP– Information Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-213, 2021, 978-1-64802-497-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance de la France sous le président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Ludwig Weinacht et Tilman Mayer,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltenteilung. Grundsätzliches – Historisches – Aktuelles (Séparation des pouvoirs. Fondamentaux - Historique - Questions d'actualité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner-Verlag, pp.125-136, 2021, 978-3-515-13018-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois leçons pour les territoires du couple communes-intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Doré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes et intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.15-19, 2021, 978-2-7013-2134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : fracture territoriale ou nouvelles dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landron, Olivier, Salaün, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : fracture territoriale ou nouvelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salientes Éditions, pp.16-29, 2021, 978-2-9562784-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « diasporisation » : un phénomène inédit, pluriel et pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanté, Seydou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas sénégalaises. Des acteurs géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-26, 2020, 978-2-343-20212-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie, le défi démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinot, Anne, Réveillard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Russie. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions SPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2019, 978-2-37999-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vidal de La Blache, un géographe promoteur d’une régionalisation devant stimuler l’économie des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-808, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonce de Lavergne, un parlementaire partisan d’une forte décentralisation prenant en compte la géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.505-5015, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foncin, un géographe qui veut dégager la France d’une centralisation oppressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-315, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale : le devoir d’inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme territoriale. Retour à la case démocratie !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salientes Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2019, 978-2-9562784-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que devient la campagne ? La relation rural-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs d’avenir, la ruralité aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil d’architecture, d’urbanisme et de l’environnement (CAUE) des Pyrénées-Atlantiques, pp.46-55, 2019, 978-2-95691186-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : territoires et citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bœuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les très riches heures des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Population &amp; Avenir via Amazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 978-2-9561580-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie pour les frontières de l'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pascallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel projet demain pour l'Union européenne d'aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-246, 2019, 978-2-343-17407-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle et migration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-69, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde et sa diaspora : une synergie géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verluise, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Géographie et Géopolitique de l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diploweb, pp.174-186, 2018, 979-10-92676-20-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde et sa diaspora : une synergie géopolitique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Verluise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Diploweb via Amazon, pp.174-186, 2018, 979-10-92676-20-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration culturelle et sociale des immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierpaolo Donati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Participatory Society: New Roads to Social and Cultural Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreri Editrice Vaticana, pp.287-302, 2018, 978-88-86726-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre grandes dynamiques démographiques. Un monde de plus en plus fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montbrial, Thierry, David, Dominique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2019 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, 978-2-10-077941-3. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2018.01.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique du peuplement des Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Géographie et Géopolitique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Diploweb, pp.97-106, 2018, 979-10-92676-22-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.495-498, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNERABILITÉ A LA DÉPENDANCE ET TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les populations vulnérables, XVIe colloque national de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence Universitaire de Démographie et d'Étude des Populations), pp.760-775, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement durable du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.45-48, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nemo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel lycée au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Boeck, pp.81-99, 2017, 978-2-8073-1631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.384-387, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe et en France dans les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Thucydide, Université Panthéon-Assa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français des relations internationales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Thucydide, Université Panthéon-Assas, pp.277-295, 2017, 979-10-90429-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain-rural : la théorie centre-périphérie est-elle caduque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Wallet, Frédéric, Nguyen Ba, Sabine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions la librairie des territoires, pp.26-32, 2017, 979-10-90369-13-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zamagni, Marcelo Sanchez Sorondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive solidarity and integration of marginalized people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreri Editrice Vaticana, pp.149-173, 2017, 978-88-86726-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad : diversité, fractures et freins au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumortier, Brigitte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sahel et du Sahara à la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.271-279, 2017, 978-2-200-61991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories des cycles et les perspectives de la fécondité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline HECHT, Christophe BERGOUIGNAN, France PRIOUX, Chantal BLAYO et Alain PARANT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fécondité : représentation, causalité et prospective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDEP, pp.68-83, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des marges : un peuplement très réduit ou d’importance significative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woessner, Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.76-84, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser une meilleure gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allain, Joël, Goldman, Philippe, Saulnier, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apors Éditions, pp.169-183, 2016, 978-2-9542263-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des marges et l’indispensable attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woessner, Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.85-96, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Delville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lumen vitae, pp.13-55, 2016, 978-2-87324-537-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie se construit par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, inventons la commune du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Maires de France (AMF), pp.18-22, 2016, 13978-2-900078-17-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par population : démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François; Brücker, Gilles; Tabuteau, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.125-130, 2016, 978-2-257-20679-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par la population : Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François, Brücker, Gilles, Tabuteau, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-130, 2016, 978-2-257-20679-4. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lav.bourd.2016.01.0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voyons des campagnes partout, sauf dans les statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Libre et Solidaire, pp.16-24, 2016, 978372630245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS DE L’ATTRACTIVITÉ DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Bourdin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.184-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFORME TERRITORIALE ET DÉVELOPPEMENT LOCAL : COMMENT ÉVITER LA RECENTRALISATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Départements ruraux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2015, </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5192.5924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS DE L’ATTRACTIVITÉ DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Départements ruraux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-7, 2015, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4494.2248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉTAT ISLAMIQUE, UN « NOUVEAU CALIFAT » PÉRENNE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.72-73, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRAN, LA GRANDE PUISSANCE CHIITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.102-103, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIX QUESTIONS SUR LA NOUVELLE DELIMITATION DES REGIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Bourdin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.113-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de migrants climatiques, aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cop 21 Déprogrammer l’apocalypse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlante, pp.154-155, 2015, 978-2-35030-347-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry de Montbrial; Dominique David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2016 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifri-Dunod, pp.200-203, 2015, 978-2-10-073839-7. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2015.01.0200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTIONS DEMOGRAPHIQUES ET BESOINS EN LOGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-débats de Polylogis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-121, 2015, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1971.0883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques démographiques de l’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dumortier, Philippe Cadene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inde : une géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.165-184, 2015, 978-2-200-60275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique de l’Inde et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.114-139, 2015, 978-2-35030-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET NATURE : ANTAGONISME OU CONCORDANCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Humanity, Sustainable Nature: Our Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-114, 2015, 978-88-7761-108-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.92-93, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de l’Europe face aux Balkans et à la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.300-316, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et grandes politiques fondatrices de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.129-149, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de l’Union européenne. Quelles migrations ? Quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.250-264, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de la construction et du fonctionnement institutionnels de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.92-128, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITÉ HISTORIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.10-30, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbongo Pascal, Hervouët François, Santulli Carlo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.718-725, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques visant à une économie durable de la connaissance dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.171-193, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités nationales et régionales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.53-72, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’euro est-il un instrument de puissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.215-226, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITE DE L’EUROPE ET LA QUESTION DES VALEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.31-52, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Familienpolitik: ein Vorbild für Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Familie und ihre finanzielle und moralische Unterstützung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.52-69, 2014, 978-80-7195-796-6 ; 978-80-7195-797-3. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1781.5366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de la construction et du fonctionnement institutionnels de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.92-128, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques géopolitiques de la Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.287-299, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe et la question des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.31-52, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de trois États non communautaires : la Russie, l’Ukraine et la Moldavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.300-316, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie. L’UE demain : une maison de retraite à ciel ouvert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.227-248, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité géographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.73-87, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne-Otan : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.268-286, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITÉ EUROPÉENNE : LE DÉBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.77-100, 2013, </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1667.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE HÉROS DANS L’IDENTITE EUROPEENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.35-38, 2013, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3371.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA FEMME DANS L’IDENTITÉ EUROPÉENNE RÉVÉLÉE PAR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.63-76, 2013, </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4280.4649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Europe : l’inversion démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité Europe-Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.159-165, 2013, 978-2-7178-6636-0. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4036.5126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS ET PERSPECTIVES DÉMOGRAPHIQUES DE L’EUROPE ET LEURS CONSÉQUENCES GÉOPOLITIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Csurgai, Gyula. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique et démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for geopolitical studies – Centre international d’études géopolitiques, pp.27-60, 2013, 978-2-940531-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paix à l’âge des nouvelles logiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Ann Glendon; Russell Hittinger ; Marcelo Sánchez Sorondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Quest for Tranquilitas Ordinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Academy of Social Sciences, pp.177-198, 2013, 978-88-86726-29-0. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1611.6804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie (perspectives) ; Migrations internationales ; Peuplement dans les années 2010 ; Peuplement européen (histoire du) ; Population ; Schengen (analyse de l'espace) ; Vieillissement de la population ; Villes et armature urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bled, Jean-Paul, Jouve, Edmond, Réveillard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et juridique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puf, ISBN 978-2-13-060836-6, pp.100-102; 249-251 ; 285-290 ; 307-308 ; 347-350 ; 402-406, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA JEUNESSE ET LE GUERRE. Y A-T-IL DAVANTAGE DE CONFLITS DANS UN MONDE JEUNE ? [Youth and war. Will he more conflict in a young world?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry de Montbrial, Philippe Moreau Desfarges, IFRI (Institut français des relations internationales). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2014 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod. ISBN 9782100589364, pp.34-39, 2013, </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2013.01.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET CONFLITS [Demography and conflict]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vettovaglia, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants des conflits et nouvelles formes de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, ISBN 978-2-8027-4249-4, pp.165-177, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sept confusions sur l'identité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.121-134, 2013, </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2715.7924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions géodémographiques de l'Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.101-136, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNANCE INTERNATIONALE ET POLITIQUES MIGRATOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Moulins-Beaufort, Éric, Poirier, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Lethielleux, pp.141-163, 2012, 978-2-249-62252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige démographique : le retour des grandes peurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson, Alain, Veyret, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, ISBN 978-2-7467-3168-4, pp.13-25, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris, pp.101-115, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de l’Amérique du Nord : une Mexamerica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.135-141, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les « Droits de l’homme » en Arabie saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'homme en Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Géopolitique de Paris, pp.167-190, 2012, 978-2-9529157-7-9. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2398.1121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATION ET PERSPECTIVES DU VIEILLISSEMENT DE LA POPULATION DE LA FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’officiel des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère des solidarités et de la cohésion sociale, pp.16-17, 2012, 979-10-91140-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance internationales et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Moulins-Beaufort, Éric, Poirier, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Collège des Bernardins, Lethielleux, ISBN 978-2-249-62252-2, pp.141-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die demographische Herausforderung : externe Schwächung, interne Spannungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Marie Clouet, Andreas Marchetti,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und die Welt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos Verlagsgesellschaft, pp.197-217, 2011, 978-3-8329-6017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECOMPOSITION DE LA FRANCE EN VILLES SOUS L’EFFET DES MUTATIONS DANS LES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.235-245, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie, nutrition et santé: état des lieux et exigences écosociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris ISBN 978-2-7298-5296-2, pp.375-390, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système des villes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.41-81, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de l'Europe : affaiblissement externe et tensions internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Marie Clouet, Andreas Marchetti,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et le monde en 2020. Essai de prospective franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifri ,Presses du Septentrion, pp.211-237, 2010, 978-2-7574-0180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devient-elle un archipel de villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.90-96, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVOLUZIONE DEMOGRAFICA DELLA POPOLAZIONE MONDIALE E LE SUE CONSEGUENZE [Les évolutions démographiques de la population dans le monde et ses conséquences]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoni, Giuseppe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'uomo, l'agricoltura e l'ecosistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vita e Pensiero, Milan, pp.4-18, 2010, 88-343-1887-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration sénégalaise : autant Sud-Sud que Sud-Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.69-88, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.51-54, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité géographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delsol, Chantal, Mattéi, Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.9-26, 2010, 978-2-13-058308-0. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.matte.2010.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du devoir de gouvernance économique pour les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.163-170, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DECENTRALISATION OU LE DROIT DES VILLES A UNE AUTONOMIE DE GOUVERNANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.153-162, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable, de nouveaux objectifs et modes de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.186-197, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des migrations internationales au tournant des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.37-50, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système français des villes peut-il se résumer à un caractère macrocéphale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.84-89, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.343-352, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS ECLAIRANT LA NOTION DE VILLE EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.9-40, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution démographique comparée des villes de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.71-83, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCLIN OU RENOUVEAU DES CENTRES-VILLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.269-276, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mobilité: les nouveaux impératifs écosociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.391-409, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORBIDITÉ ET MORTALITÉ DIFFÉRENTIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont Gérard-François; Etchelecou André; Parant Alain; Robine Jean-Marie; Sardon Jean-Paul; Yvars Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.117-121, 2010, 978-2-7332-4025-2. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3184.5448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France. Un potentiel démographique sous-utilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauchon, Pascal, Huissoud, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France quand même ! Les atouts de la France dans la mondialisation, rapport Anteios 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.35-76, 2010, 978-2-13-058170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre est-elle surpeuplée ou vieillissante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Brunel, Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JCLattès, pp.185-214, 2010, 978-2-7096-3561-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la science de la migration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, Paris ISBN 978-2-718-19962-7, pp.15-36, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France se penche sur sa politique d'immigration : le rapport Mazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lahlou Mehdi, Zouiten Mounir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, droits de l'homme et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Faculté des sciences juridiques, économiques et sociales, pp.131-142, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENSEMENT DIT &amp;quot; RÉNOVÉ &amp;quot; ET DONNÉES GÉODÉMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont-Gérard-François, Etchelecou, André, Parant, Alain, Robine, Jean-Marie, Sardon, Jean-Paul, Yvars, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations) ISBN 978-2-7332-4025-2, pp.535-548, 2010, 978-2-7332-4025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fonction régalienne au service d’une bonne intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.35-64, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités migratoires : des démentis aux poncifs courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.85-106, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wurzeln der Europäischen Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haider Thesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2009, 978-80-7195-296-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la migration, un impératif pour la liberté de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.115-122, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISES EN PERSPECTIVE : LE « VILLAGE PLANETAIRE » VA-T-IL ECLATER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 18e Assisses de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-17, 2009, </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3314.5768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noves logiques migratories des segle XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres internacional sobre l’acollida de les persones nouvingudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.19-32, 2009, 978-84-393-7897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger dans un monde globalisé : une réalité paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies du monde et pensée chrétienne. Quelles visions de l'homme aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins/ Éditions Parole et Silence, Paris, ISBN 978-2-283-61086-2, pp.41-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions en France : posture ou imposture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Nonjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d'aujourd'hui, 150 questions de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.146-170, 2009, 978-2-7298-5105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the fertility in France be explained by the government policy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for population studies at the Bulgarian academy of sciences, Sofia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility in Bulgaria and state policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for population studies at the Bulgarian academy of sciences, Sofia, ISBN 978-954-91728-7-4, pp.57-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INÉGALITÉS GÉOGRAPHIQUES DU RENOUVELLEMENT DE LA POPULATION EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blayo, Chantal, Dittgen, Alfred, Etchelecou, André, Gaimard, Maryse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction et renouvellement des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.143-152, 2009, ISBN 978-2-7332-4025-2, 978-2-7332-4025-2. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4954.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de ses élargissements, l’Union européenne acquiert-elle une importance démographique remarquable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris ISBN 978-2-7298-5292-4, pp.195-200, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.201-212, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démographique naturel en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.184-195, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle du vieillissement : hypothèque sur l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Nonjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d'aujourd'hui, 150 questions de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.592-611, 2009, 978-2-7298-5105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’immigration de l’Union européenne : une stratégie volontaire ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berramdane, Abdelkhaleq, Rossetto, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne d'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.11-31, 2009, 9782811102333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation des politiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les territoires pour une croissance harmonieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.145-153, 2009, </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2267.0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée est-elle une « frontière démographique » pour l’Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.213-220, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS DE LA POPULATION DANS LE MONDE AU XXIe SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vélez Ramirez, Amparo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poblacion, Vida y Desarrollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Sabana, pp.49-73, 2008, 978-958-12-0257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d’aménagement des territoires français : l’Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.115-128, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie d’aménagement des territoires français et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.66-75, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités géodémographiques de l’alimentation dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.51-65, 2008, 9-782729-840785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMÉNAGEMENT ET DÉVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133-149, 2008, 978-2-7298-39550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMÉNAGEMENT DU TERRITOIRE ET SOURCES DÉMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blayo, Chantal ; Dion, Michèle ; Dittgen, Alfred ; Sardon, Jean-Pau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte des données et connaissance des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.197-213, 2008, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3787.6808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des groupes humains minoritaires selon les États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbiche, Jean-Paul, Ommundsen, Ludmila </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés réconciliées ? Des peuples à la recherche d’un compromis entre passion et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.13-40, 2008, 978-2-296-04727-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle étendue de territoire Paris polarise-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.239-245, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine est-elle pour la Russie un pays étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris, pp.133-140, 2007, 978-2-7298-3506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie : des évolutions démographiques inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.195-215, 2007, 9-782729-835057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie : un peuplement faible, inégal et diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2007, 9-782729-835057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografía, transición demográfica y política demográfica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palabra, pp.183-192, 2007, 978-84-8239-990-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demographic implosion in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human life international, pp.173-187, 2006, 1-55922-050-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transition démographique s’est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.193-198, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire de l’Union européenne s’est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.219-224, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE ET RECOMPOSITION DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Loinger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et prospective stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.107-161, 2006, 978-2-296-00631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DEMOGRAPHIQUES DE LA FRANCE ET DE L’EUROPE A L’HORIZON 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zaninetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face au vieillissement démographique et à la stagnation démographique : une responsabilité politique d'aujourd'hu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée nationale, pp.1-202, 2006, 2-11-119983-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.199-204, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.187-192, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démographique naturel de l’Union européenne est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.213-218, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las nuevas lógicas migratorias en un mundo globalizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vicente Gozalvez Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La inmigration extranjera como desafio y esperanza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, Departamento de Geografia humana, pp.13-26, 2006, 84-7908-881-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography, demographic transition, demographic policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human life international, pp.173-187, 2006, 1-55922-050-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RELIGIONS DANS LE MONDE. GÉOGRAPHIE ACTUELLE ET PERSPECTIVES POUR 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir démographique des grandes religions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.13-62, 2005, 2-7554-00012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉODÉMOGRAPHIE DE LA FRANCOPHONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergougnian, Christophe ; Blayo, Chantal ; Parant, Alain ; Sardon, Jean-Paul ; Tribalat, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La population de la France, Evolutions démographiques depuis 1946, tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.859-869, 2005, </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2214.8163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE, UNE SOCIÉTÉ VIEILLISSANTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gengler, Claude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les changements démographiques dans la Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Europa, pp.105-119, 2005, 978-2-87963-594-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France est-elle encore jacobine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La subsidiarité. Un grand dessein pour l’Europe et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Paris, pp.113-121, 2005, 978-2-85162-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE HISTORIQUE ET DÉMOGRAPHIE : LA DIVERSIFICATION DES APPORTS MÉTHODOLOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulanger, Philippe, Trochet, Jean-René </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la géographie historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.128-139, 2005, 978-7475-8144-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l’Amérique latine : géographie du peuplement, évolutions naturelles et système migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.139-175, 2005, 978-2-7298-92448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.176-200, 2005, 978-2-7298-92448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, population et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-203, 2005, 2-7298-2450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de « surpopulation », mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.353-372, 2004, 2-7298-1675-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants migratoires dans le monde au début du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces migrants qui changent la face de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-31, 2004, 978-2-7475-6415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET AVENIR DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Bossuat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangers d’Europe, Europe en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Groupe de recherche sur l’histoire de l’Europe communautaire CICC, pp.37-60, 2003, </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4730.7042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhaltend niedrige Geburtenraten und ihre Folgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Leipert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographie und Wohlstand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske + Budrich, pp.143-152, 2003, 3-8100-3738-9. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1483.9840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INÉGALITÉS DES POPULATIONS FACE AUX RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.238-254, 2003, 2-84274-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">demografia, transizione demografica e politica demografica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDB Edizioni Dehoniane Bologna, pp.167-175, 2003, 978-88-10-24109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implosione demografica in Europa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDB Edizioni Dehoniane Bologna, pp.471-484, 2003, 978-88-10-24109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation et le développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Entremont Alban, Lizarraga Lezáun Maria Ángeles, Pons Izquierdo Juan José, Recalde Zaratiegui Lucio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje a Manuel Ferrer Regales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eunsa, pp.809-839, 2002, 84-313-1967-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Tanzella-Nitti, Alberto Strumia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario interdisciplinare di Scienza e fede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urbaniana University Press, pp.360-372, 2002, 88-401-1050-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FLUX MIGRATOIRES EN MÉDITERRANéE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Moriniaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.192-223, 2001, 2-84274-177-3. </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4318.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne et la géographie de la population : le cas des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.164-176, 2001, 2-7298-0806-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TERRITOIRES ALPINS DANS L’EUROPE DE DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grangé, Daniel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace alpin et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.147-160, 2001, 2 7061 0951 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CRITÈRES DE PEUPLEMENT DE LA MONTAGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.116-134, 2001, 2-7298-0806-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE HISTORIQUE DE LA MÉDITERRANÉE, JUSQU’À LA FIN DU PREMIER MILLÉNAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un carrefour mondial, la Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.19-26, 2001, 978-2-7298-0809-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arco alpino, uno spazio geografico europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardi Andrea </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aree forti e deboli nelle sviluppo della montagna alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli studi di Trento, pp.13-32, 2001, 88-8443-007-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLES FRONTIÈRES POUR L’UNION EUROPÉENNE ? L’UNION EUROPÉENNE, LA RUSSIE ET LA TURQUIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verluise, Pierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle Europe : comprendre une révolution géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.249-276, 2001, 2-84586-768-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemas y políticas demográficas en Europa. El papel de las ciudades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas dele III Encuentro de Politicos y Lejisladores de América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-29, 2001, 84-9752-001-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POURQUOI S’INTÉRESSER A LA DÉMOGRAPHIE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Didier LECAILLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la démographie européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thesis Verlag, pp.31-54, 2001, 3-908544-29-7. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1847.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION ET IDENTITÉ DANS LE SUD DE L’ARC ALPIN : LES ALPES-MARITIMES ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Borsdorf, Michaela Paal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die “ Alpine stadt ” zwischen Lokaler verankerung und globaler vernetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des österreichischen Akademie der wissenschaften, pp.77-96, 2000, 3-7001-2891-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des très grandes villes dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.51-59, 2000, 2-7298-1675-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENSEIGNEMENT INTERNATIONAL, UNE CHANCE POUR L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement multilingue et multiculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-43, 2000, Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las evoluciones demográficas en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas dele III Encuentro de Politicos y Lejisladores de América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2000, 88-8386-069-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTIONS DÉMOGRAPHIQUES ET DÉFIS DE L'AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Armagnac, Janine ; Blayo, Chantal ; Parant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire, CUDEP, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.413-420, 1999, Démographie et aménagement du territoire, </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4773.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DESSEIN IDENTITAIRE DES RÉGIONS FRANÇAISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Bonnemaison Luc Cambrésy Laurence Quinty-Bourgeois </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.125-139, 1999, 2-7384-7462-4 </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1206.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉDUCATION A LA SANTÉ ET L’ÂGE DE TOUS LES POSSIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de santé et les jeunes, un malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroCos, Institut européen post-universitaire de formation des professions de santé, pp.87-107, 1999, </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2242.0809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION ADMINISTRATIVE DE L'ESPACE ET L'AMÉNAGEMENT DU TERRITOIRE : POUR UNE NOUVELLE MÉTHODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Armagnac, Janine ; Blayo, Chantal ; Parant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.17-24, 1999, </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3918.7522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE DE LA POPULATION ET GÉOGRAPHIE POLITIQUE : DES BRANCHES SÉPARÉES OU COMMUNICANTES? ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pitte, Jean-Robert, Sanguin, André-Louis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et liberté, Mélanges à Paul Claval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.445-453, 1999, 978-2-7384-8575-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports urbains et espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et systèmes urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.385-394, 1999, 978-2-7181-9179-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER AUX NOUVEAUX MÉTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimédias et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l’industrie, CNDP, pp.151-159, 1998, 2-240-00569-6 </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3206.5687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CULTURE, SOCIÉTÉ ET ESPACE : LE CAS DE L’IDENTITÉ NIÇOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage inachevé.. Mélanges à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM PRODIG pp.407-413, 1998, ORSTOM 2-7099-1424-7 PRODIG 2-2-901-56035-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of the Île-de-France [In Japanese]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nobuo Takahashi Akira Tezuka Jean-Robert Pitte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toyo Shorin Publishing, pp.112-122, 1998, 4-88721-310-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éducation nationale, acteur du développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire, formation, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération transfrontalière, vecteur de fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de droit de la paix et du développement, Centre d’études et de recherche sur l’administration locale, Université de Nice-Sophia Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération transfrontalière franco-italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Z’Éditions, pp.75-85, 1997, 2-87720-222-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fenomeno demografico e le politiche di controllo delle popolazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramon Lucas Lucas </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commento interdisciplinare alla « Evangelium vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria editrice Vaticana, pp.549-572, 1997, 88-209-2394-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs pour fonder la gestion des ressources humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un défi pour l'éducation nationale : la gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Z Editions, pp.13-17, 1997, 2-88720-202-X. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2342.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El porvenir de la populacion del mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Botella Lluisia, Salustiano del Campo Urbano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La explosion demografica et la regulacion de la natalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Sintesis, pp.85-96, 1997, 84-7738-508-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation et régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: Claval Paul, Sanguin André-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 1997, 978-2-7384-5622-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic review of the World population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Demography and the family in Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-54, 1996, 957-98831-1-4. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2166.8644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World's population: situation and prospects [in Russian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Congress of the Family; 1994, International Year of the Family proclaimed by the United Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Rudomino, pp.402-413, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIASPORA ET VALEURS RÉPUBLICAINES EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prevelakis, Georges </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux des diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kykem, Nicosie pp.355-371, 1996, 9963-562-36-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CAUSES DU PEUPLEMENT SELON PIERRE DEFFONTAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claval Paul et Sanguin André-Louis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie française à l'époque classique (1919-1968)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.3019-330, 1996, 978-2-7384-4227-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overpopulation: myth or threat? [en russe]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Congress of the Family; 1994, International Year of the Family proclaimed by the United Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-401, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FONDEMENTS DÉMOGRAPHIQUES ET CULTURELS DE L'AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire français hier et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.49-64, 1996, 978-2-7181-9010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01680588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fenomeno demografico y las politicas de control de poblacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramon Lucas Lucas </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentario interdisciplinar a la « Evangelium vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC, pp.549-571, 1996, 84-7914-225-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politické umenie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kronova hostina. Socialno-demograficky vyvoj Europy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vydal Charis, pp.105-122, 1995, 80-88743-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographische Entwicklung - Zukunftsperspektiven der Kontinente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bevölkerung, Entwicklung, Umwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Busse Seewald, pp.81-114, 1995, 3-512-03153-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES RÉGIMES DÉMOGRAPHIQUES EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie historique et culturelle de l'Europe, Mélanges à Xavier de Planhol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.210-227, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SCIENCE PEUT-ELLE ETRE NEUTRE ? LE CAS DE LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille des sciences à l'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard éditions, pp.27-40, 1995, 9782227436220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DÉMOGRAPHIQUE ET GÉOPOLITIQUE EN MÉDITERRANÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemonikis Episteridas Tmimatos Oikonomikon Epistimon A.P. Th.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristoteleio panepistimio Thessalonikis, pp.205-221, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Art polític</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertats i liberalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelonesa d'edicions, pp.51-81, 1994, 84-86887-24-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DE L'ENSEIGNEMENT INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque 1994 sur l'enseignement international et bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 1994, Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONFERENCIA DE EL CAIRO Y EL PORVENIR DE LA HUMANIDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium internacional sobre la fertilidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-163, 1994, 84-88017-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique nationale d’aménagement du territoire. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement local et le pays Niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02178824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family policies & Europe’s demographic future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe’s demographic winter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire : quelle dimension régalienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department delenda est” ! Qu’en dit la géographie historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURALITÉ : QUELLES ÉVOLUTIONS ET QUELLES MESURES DÉMOGRAPHIQUES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des événements climatiques majeurs dans les zones littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’information de la Mission d'information sur la gestion des événements climatiques majeurs dans les zones littorales de l'hexagone et des Outre-mer, Assemblée nationale, tome II, Comptes rendus des auditions, n° 1399</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ALSACE FACE AUX LOIS TERRITORIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, aménagement des territoires et intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut-Karabagh : une poudrière méconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ardillier-Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MIGRANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales au XXIe siècle : des facteurs récurrents ou nouveaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE DES INÉGALITÉS TERRITORIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DÉFIS DE L’AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE ET DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉVOLUTION TERRITORIALE DU VIEILLISSEMENT ET DE LA DÉPENDANCE EN FRANCE A L’HORIZON 2030 : QUELLES DIFFERENCES SELON LES DÉPARTEMENTS URBAINS ET RURAUX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1-114. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2693.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DES RÉCENTES ÉVOLUTIONS DÉMOGRAPHIQUES EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-74. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1819.7443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POURQUOI LA CORSE A-T-ELLE VOTÉ « NON » AU RÉFÉRENDUM PORTANT SUR UNE COLLECTIVITÉ TERRITORIALE UNIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE : QUELLE IDENTITÉ ET QUELLES FRONTIÈRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3177.6805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUVEMENTS DE POPULATIONS ET CHOCS DES CULTURES. IMPERATIFS POLITIQUES ET EXIGENCES ETHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LONGUE HISTOIRE DE LA SCIENCE HISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE LA FRANCE EN 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉVELOPPEMENT DES TERRITOIRES RURAUX. EXPÉRIMENTATION PROSPECTIVE DYNAMIQUE DANS LE DÉPARTEMENT DE LA CREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrobiosciences INRA. 2018, pp.1-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie comparative de l’attractivité des villes moyennes non littorales dans la dynamique régionale des territoires de Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Population &amp; Avenir. 2008, pp.1-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard-François Dumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sommaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications principales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations récentes à des livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décorations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1988 - Professeur à l'Université de Paris IV-Sorbonne, Institut de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de l’association reconnue d’utilité publique Population & Avenir et de sa revue éponyme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du Conseil scientifique de la Société de Stratégie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de l’Association Alfred Sauvy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-Président de l’Académie de géopolitique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Administrateur de la Société de Géographie (association reconnue d’utilité publique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expert auprès du Comité économique et social européen (CESE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expert auprès du Conseil de l’Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la Délégation interministérielle à l’aménagement et à la compétitivité des territoires DIACT (ex-DATAR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil national de l’information statistique (CNIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission nationale d’évaluation du recensement de la population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil du Comité national français de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité des experts de l’Observatoire des retraites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil stratégique et prospectif de l’Institut d’étude des relations internationales,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre correspondant de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la République d’Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité d’orientation de la Cité nationale d’histoire de l’immigration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil de la Chancellerie de l’Ordre national du Mérite (depuis 2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission sur le cadre constitutionnel de la nouvelle politique d’immigration (Commission Mazeaud) – 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de séminaire au Collège interarmées de défense - 2004-2007 - (CID)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du groupe de réflexion Silver économie de l’Agence française de normalisation (AFNOR – 2013-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Une vingtaine d’auditions auprès de Parlements (français, italien, européens).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Nombreuses conférences en France, en Europe et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1998 - Recteur d’Académie, Chancelier des Universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1996 - Membre de la Section de l’aménagement du territoire et des économies régionales du Conseil Economique et Social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1996 - Professeur à l'Université de Paris IV-Sorbonne ; Directeur de l’Institut d’urbanisme et d’aménagement de la Sorbonne, Professeur délégué aux finances de l’Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1988- Dirigeant d'entreprises.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications principales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(parmi plus de 600 publications dans une quinzaine de langues)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livres récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe, de l’Atlantique à l’Oural,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, PUF, 2015 ; nouvelle édition entièrement revue, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Géographie CM1 CM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Librairie des écoles, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes dans le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (livre électronique), Amiens, Population & Avenir et CRDP d’Amiens, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://boutique.crdp-amiens.com/21-les-hommes-dans-le-developpement-durable-college.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://boutique.crdp-amiens.com/22-les-hommes-dans-le-developpement-durable-college.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie urbaine de l’exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sedes, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Sedes, 2009 ; nouvelle édition entièrement mise à jour, Éditions Armand Colin – Sedes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Éditions Prométhée, 2009,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations et territoires de France en 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le scénario d’un futur choisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Union européenne élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Diploweb, Iris, Population & Avenir, 2008, téléchargeable gratuitement sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.population-demographie.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie politique. Les lois de la géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles régionales intermédiaires en France : quelle attractivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ?, Paris, La Documentation française, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au vieillissement en France et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régions et la régionalisation en France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les populations du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Armand Colin, deuxième édition, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de la France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Identität Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaffhausen, Novalis Verlag, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia y los franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Acento Editorial, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La population de la France, des régions et des DOM-TOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Préface de José Maria Gil-Robles, Président du Parlement européen), Paris, Editions Economica, 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Arc alpin, Histoire et géopolitique d’un espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Economica, 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice, Editions du Crdp, 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les spécificités démographiques des régions et l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rapport du Conseil Economique et Social), Paris, Editions des journaux officiels, 1996.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations internationales. Les nouvelles logiques migratoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Sedes, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde et les hommes. Les grandes évolutions démographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris, Litec, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris*,* Editions d'Organisation, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La retraite des cadres et l’avenir de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie. Analyse des populations et démographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris, Dunod, 1992.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations récentes à des livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bourges, Apors Éditions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe a-t-elle une âme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Namur, Éditions Lumen vitae, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlante, Paris, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cop 21 Déprogrammer l’apocalypse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlante, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inde : une géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2016 (Rapport annuel mondial sur le système économique et les</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> stratégies), Paris, Dunod, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’État, entrée « Population »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Berger-Levrault, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix mesures pour adapter la société au vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Dunod, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants des conflits et nouvelles formes de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Bruylant, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2014 (Rapport annuel mondial sur le système économique et les</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> stratégies), Paris, Dunod, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et juridique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Puf, juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, Nice, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lethielleux, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, Etats-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Éditions du Crdp, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Ellipses, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de géopolitique et de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe et le monde en 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villeneuve d’Ascq, Presses universitaires du Septentrion, 2011, et Nomos, Baden-Baden.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris,JCLattès, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France quand même ! Les atouts de la France dans la mondialisation, rapport Anteios 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, PUF, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écosociété,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris,Éditions Ellipses, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sedes, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris,Éditions Ellipses, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne d’immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Karthala, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique des migrations transparente, simple et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, La Documentation française, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle Europe : comprendre une révolution géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Karthala, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et prospective stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir démographique des grandes religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, François-Xavier de Guibert, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie des risques dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en dissertations corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la Globalisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Odile Jacob, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces migrants qui changent la face de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Montagnes, objets géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en dissertations corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un carrefour mondial : la Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Éditions Ellipses, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Éditions du Temps, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les très grandes villes dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Ellipses, 2000.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de la revue bimestrielle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population & Avenir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du site de démographie et de géographie des populations : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.population-demographie.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du Conseil scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil stratégique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orients stratégiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de rédaction et d’orientation de la revue scientifique de la DIACT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller scientifique du Centre géopolitique (site géopolitique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.diploweb.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de Rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité de Rédaction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Londres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advisory council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Nicolas Copernic de Torun (Pologne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité académico de la Revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Nacional de Cuyo, Argentine).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décorations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chevalier de la Légion d’honneur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Commandeur dans l'Ordre national du Mérite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Médaille du Mérite Européen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Grande médaille de vermeil de la ville de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Prix de la Société de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Trophée K2 Recherche Stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des publications de Gérard-François Dumont, dont certaines libres de droit, sont renseignées notamment aux adresses :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://halshs.archives-ouvertes.fr/aut/Gerard-Francois+Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certains articles de la revue que Gérard-François Dumont dirige sont accessibles sur le site Web</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cairn.info/revue-population-et-avenir.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des conférences, des auditions au Parlement, des interventions à la télévision ou dans des radios peuvent être vus sur le site Web</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (703)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brics+ sous l’analyse de la géopolitique des populations : unité ou fragmentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communes et la baisse des naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 777 (2), pp.3-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.777.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05583773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de Mayotte, française ou comorienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale des religions : une forte dimension géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur démographique de l’humanité. De la crainte de la surpopulation à l’ère de la dépopulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation en France : quel est ton nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 776, pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.776.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world’s demography is tipping over: a reality on multiple scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population : un paramètre géopolitique essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors série, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’Iran à la veille de la guerre des douze jours : trois paramètres utiles à la prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire de la géographie dans la guerre de l’eau : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 773, pp.3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.773.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basculement du monde : une réalité démographique multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04954804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban face à la loi géopolitique du différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trump renverse la table, 56, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La despoblación: un nuevo proceso que se expande en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depopulation: a new process spreading across the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du Proche-Orient face à la loi géopolitique des diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04900998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas vénézuéliennes et leurs effets géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A victory for geography in the war for water: but what next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 773, pp.3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.773.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geopolitics of the Iranian population after the twelve-day war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela en crisis demográfica: repercusiones en toda América</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela en déroute démographique. Des répercussions sur toute l'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 775 (5), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05374383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : Trump va-t-il révolutionner le droit à la nationalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en Europe : la fin de ses atouts démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admi.287.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05357912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de « l’hiver démographique » dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in France: what is the geography? Where do immigrants come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El cambio del mundo : una realidad demográfica multiescalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 771, pp.3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.771.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France est-elle en dépopulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en France : quelle géographie ? Quelles origines des immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie-France : la querelle géopolitique des nationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en France face aux sept péchés capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine face au défi démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05328617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela's demographic collapse: repercussions across the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conflit méconnu : la concurrence mondiale pour les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05370162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.130.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05073001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la population de l’Iran après la guerre des douze jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Sud : vers l’« implosion démographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is France depopulating?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estados-Unidos : ¿Revolucionará Trump el derecho a la nacionalidad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA: is Trump revolutionizing the right to nationality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 772, pp.3. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.772.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geopolítica de la población de Irán tras la guerra de los doce días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 774, pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.774.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05482383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépeuplement : un nouveau processus qui se répand dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 775, pp.3. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.775.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05374469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu migratoire pour les villes de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie - Les grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en « hiver démographique » : quelles conséquences géopolitiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Recteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solution à deux États pour la paix en Palestine : futur possible ou rhétorique dépassée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frañs : pemp trec’h un adkreizenniñ didrouz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ОСТАРЯВАНЕ НА НАСЕЛЕНИЕТО: ЧЕТИРИ ТИПА ТЕРИТОРИАЛНА ДИНАМИКА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (2), pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désamour pour les filles, une spécificité asiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1592, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1592.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et fécondité en France : des baisses prévisibles ? Une géographie uniforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.17-20. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des médaillés olympiques français : Paris a-t-il brillé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 770, pp.3. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.770.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ДЕМОГРАФИЯ И ИКОНОМИКА: ГОЛЕМИЯТ РАЗВОД?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7546/P.2024.42.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine face à la loi géopolitique du nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique migratoire commune dans l’Union européenne : un objectif logique mais inatteignable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et effacement géopolitique du Haut-Karabagh dans le Caucase du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux olympiques de Paris et l’aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, pp.3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des territoires français : centralisation à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05496747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale des religions bouleversée par les dynamiques démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la population en Afghanistan : des réalités « séculières » et « régulières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04818207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangibilité des frontières versus droit à l’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.050.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.092.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ДЕМОГРАФИЯТА И ИКОНОМИЧЕСКИТЕ ТЕОРИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Население</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.61-100. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7546/P.2024.42.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Balkans et diversité des « nationalités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les cinq victoires d’une recentralisation à bas bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 767, pp.3. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.767.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance de la Russie face à ses évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04677149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : de la désindustrialisation à la réindustrialisation ? Quelle nouvelle géographie industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 769, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.769.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne : les trois tenailles des dynamiques de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche-Orient : le facteur démographique du conflit israélo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 766, pp.3. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.766.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population mondiale : « Beaucoup de bruit pour rien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 768, pp.3. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.768.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04593675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement de la population : une notion plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut pour la recherche de la Caisse des dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des migrations et démocratie dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.445-457. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.100.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04880842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecco perché l'India è diventata il Paese più popoloso al mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukraine : les paramètres démographiques de sa géopolitique, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 765, pp.3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.765.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et les trois bouleversements de sa géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.183-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukraine: the demographic parameters of its geopolitics, today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 765, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.765.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Población mundial : la cifra de ocho mil millones ante cuatro verdades y una lluvia de incertidumbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 761, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.761.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine face à la guerre et la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité : « je t’aime moi non plus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04154713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective pour les populations, le peuplement et les territoires en France métropolitaine à l’horizon 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (2), pp.261-277. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.11169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto miliardi ? Ouattro verità sulla popolazione della Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde parvenue au premier rang des populations du monde : quelles raisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 763, pp.3. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.763.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux démographiques distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.14-17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/const.065.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04212541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quels pays les enfants sont-ils des rois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1588, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1588.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu, soleil, chaleur : migrations climatiques et nouvelle politique d’aménagement du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'a revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ucrania: los parámetros demográficos de su geopolítica, hoy y mañana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carmen Faus-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 765 (765), pp.3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.765.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et les sept raisons de son dépeuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.3. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux démographiques du développement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04088097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World population: the figure of eight billion faced with four truths and a shower of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 761 (1), pp.3-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.761.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du monde : convergence ou fragmentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 764, pp.3. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.764.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, Territoires palestiniens : quels scénarios géopolitiques possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.047.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français face à la sobriété foncière. Une révolution salutaire dans l’aménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.044.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement, territoires en France : comprendre chacun de ces termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100 (2), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.10844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France, un atout géopolitique qui s’atrophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique : géopolitique des populations d’un continent au poids démographique démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : une recomposition du peuplement ? Ce que dit la nouvelle géographie des naissances dans un contexte de natalité en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 762, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.762.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de l’Allemagne et la loi géopolitique du nombre : vers une « double peine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine face à la guerre : géopolitique et population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de France : quels déterminants des dynamiques de populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires face à un nouveau mot : artificialisation : quèsaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : la démocratie (locale) en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 760, pp.3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.760.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03868896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population en France : une évolution faite de ruptures et de constantes face à la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel pays européen travailler pour bénéficier d’une longue retraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1586, pp.68. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1586.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes : « je t’aime, mon non plus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 759, pp.3. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.759.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels principes de justice pour les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, pp.3. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03621077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité et les femmes : entre éloignement et attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.242.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Cina senza figli: perché il giganteha sbagliato i suoi conti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avvenire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the covid-19 pandemic on crisisridden Greek demographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Region &amp; Periphery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en France : une grande fracture territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Albert Guieysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rebour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (41), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’armature urbaine de la France : une exception en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63, pp.34-40. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/const.063.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire : l’« ardente obligation » d’une politique globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.3. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03685335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des seniors : pourquoi et comment l’améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé démographique de la France : en progrès ou en recul ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios : ¿la democracia (local) en peligro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 760, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.760.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordenación del territorio : la « ardiente obligación » de una política global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.3. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’urbanisation en France ? Un peuplement villes-campagnes en forte recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Albert Guieysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rebour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.038.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades y campos: “Te quiero, yo tampoco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 759, pp.3. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.759.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ucrania ante la guerra : geopolíta y población</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.758.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the French population has been impacted by Covid-19 and what trends have remained unchanged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 757, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.757.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los territorios se enfrentan a una nueva palabra : artificialización, ¿quèsaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.756.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿una ruptura demográfica mundial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralidad ha resucitado a medias en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 751, pp.3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.751.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie des départements d’outre-mer, une grande hétérogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes et Cultures : comptes rendus trimestriels des séances de l'Académie des sciences d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXXL, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Capacity and Community to Improve the Quality of Life of Seniors: In Defiance of Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majella Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Famille, vieillissement, territoire et innovation sociale, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03250186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El desarrollo local del territorio : ¿técnicas o valores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 755, pp.3. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.755.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dinámica de la población de Francia en el siglo XXI : ¿un cambio de paradigma demográfico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.3. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.754.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les trois ruptures démographiques et leur prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État-nation et le principe de subsidiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité à demi ressuscitée en France, par Sherlock Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 751, pp.3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.751.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03114683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement local des territoires : des techniques ou des valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 755, pp.3. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.755.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et peuplement des départements français d’outre-mer (DOM). Une extraordinaire diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’aménagement du territoire après la pandémie Covid-19. L’exemple du Grand Paris Express (GPE) et de ses projets d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Paponnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.033.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du renforcement des capacités et du territoire à l’amélioration de la qualité de vie des aînés: un défi au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majella Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la population de la France au XXIe siècle : un changement de paradigme démographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.3. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.754.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : une rupture démographique mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿una disminución histórica de migrantes en el mundo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.3. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : une baisse historique des migrants dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 752, pp.3. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.752.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: a global demographic break?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 753, pp.3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.753.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle géographie des territoires périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.036.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La covid-19, facteur de recompositions géopolitiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies : de multiples effets sur les populations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02658014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le Covid-19 : « réinventer » l’aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Paponnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : la baisse de l’excédent démographique naturel provient-elle de la mortalité ou de la natalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une réalité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barbiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 746, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.746.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières : un resurgissement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.3. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.749.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte géographique et institutionnel des villes en Allemagne : quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (234), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.234.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie d’Erdogan et la géopolitique des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation dans le monde : pourquoi et jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.203.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿el fin de la geografía de la hipermovilidad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ¿El principio de una revolución geográfica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.750.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a Scientific Method? The example of Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.023.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales et l’Afrique : des logiques Sud-Nord ou Sud-Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.019.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02048667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité face à l’idéologie d’une France exclusivement urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronteras : ¿un resurgimiento duradero?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : la fin de la géographie de l’hypermobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.029.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique des frontières réaffirmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute2.057.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las cuatro verdades del Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.3. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre vérités du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.3. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.748.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02657854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversidad : ¿debería mantenerse alejada a la población?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.3. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : fim da geografia da hipermobilidade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IX (18), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjaf, grand site de pèlerinage chiite pour les vivants et… pour les morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02957457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration : la question de l’intégration dans un contexte fondamentalement nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.021.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel aménagement du territoire ? Face aux enjeux du développement durable, de la décentralisation et de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.027.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communes en France : moins de libertés, davantage d’inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 746, pp.3. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.746.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une méthode scientifique ? L’exemple d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.023.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : the end of the geography of hypermobility ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.029.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre pour quelles frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ardillier-Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.030.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : faut-il écarter les populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.3. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.747.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « bombe démographique » est-elle désamorcée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.118.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02886790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vulnérabilité des personnes âgées face au Covid-19: une illusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1,4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02576940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : l’amorce d’une révolution géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.750.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03007915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des migrations internationales à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMSH-Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions en France. Géants géographiques, mais nains politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.008.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en Europe : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.025.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes face aux inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.006.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02966546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre dynamiques des populations et perspectives stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité au XXIe siècle : mort ou renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1573), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1573.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Европейски съюз: депопулация или обезлюдяване ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des territoires : radiale ou réticulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.007.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Имиграцията в Европа в средата на десетилетието след2010г.: «миграционнакриза»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et aménagement. Perspectives plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), pp.620-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles devront-elles subir un contrôle anti-dopage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 745, pp.3. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.745.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu géopolitique essentiel de la démographie : la &amp;quot;loi du nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la géopolitique des populations aident à comprendre le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle and population issues. The General listening to Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.018.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03269152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of the European Union : characteristics, prospective and geopoli-tical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.010.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Sauvy’s Working Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexion stratégique bouleversée par les évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (120), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/strat.120.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de l’Union européenne : caractéristiques, prospective et enjeux géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.010.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02952026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élargissements et frontières européennes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe au milieu des années 2010 : « une crise migratoire » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.744.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de travail d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.011.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02935110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.014.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.014.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie, la crise démographique et la question migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02128192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales au XXIe siècle : continuité ou changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de chercheurs toujours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les citoyens et les futurs citoyens à comprendre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 741, pp.3. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.741.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des retraites en Europe : les données structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02082481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne : dépopulation ou dépeuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.743.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : comment expliquer quatre années de baisse de la fécondité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 742, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.742.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu de ses frontières, une Europe vieillissante mais attractive pour les migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité en France : un peuplement rabougri ou dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en logement et leur géographie. Comment les mesurer ? Quelle prospective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.013.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inmigración en Europa a mediados de la década de 2010: ¿&amp;quot;una crisis migratoria&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 744, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02380040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.005.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baisse de la natalité et les perspectives de la démographie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les gilets jaunes m’étaient comptés…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 742, pp.3. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.742.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02130559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Despoblación o despoblamiento en la Unión europea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 743, pp.3. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.743.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité en France : marginale ou significative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1093, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle et les questions de population. Le Général à l’écoute d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.018.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03269151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban demographic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban development issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/udi-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : le premier enfant à quel âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738, pp.3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.738.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception française : son recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACE A UNE REVOLUTION INEDITE, QUELLES IDENTITES, QUELLE GOUVERNANCE POUR LES TERRITOIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump : une nouvelle politique d’immigration aux États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France rurale a enfin un ministre, Stéphane Bern !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, pp.3. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.739.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse et l’indivisibilité de la République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.002.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de la France face aux enjeux démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singapour et les îles voisines d’Indonésie : les effets de la proximité d’un « dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.736.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne. Géopolitique des migrations : les cinq actes de la tragédie de la chancelière Merkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie de la fécondité en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.3. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.736.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump : ¿una nueva política de inmigración en Estados-Unidos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devoluzione addio ! Lo Stato Francese riaccentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump: a new immigration policy in the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lap.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03019371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El envejecimiento en el mundo Consecuencias geopoliticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans le monde : conséquences géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05055316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts du développement local. La dynamique des territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.427.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Тръмп: нова имиграционна политика в САЩ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.3. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des territoires ruraux et dynamiques des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (233), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.233.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouleversement territorial en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer démographie politique et intelligence territoriale pour revivifier la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et Entreprendre : La lettre d’Intelligence Économique et Territoriale de l’EM Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DES TERRITOIRES FRANÇAIS : DÉCENTRALISATION VERSUS RECENTRALISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : intercommunalité ou « supra-communalité » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 740, pp.3. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.740.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans le monde : conséquences géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguardia Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité en France : une contraction structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 737, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.737.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir Mayotte, une géopolitique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE. LA GÉOPOLITIQUE ET LE SACRÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pruvot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prospective des lois territoriales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 733, pp.3. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.731.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VILLE-CAMPAGNE : DÉPASSER LES FOSSÉS STATISTIQUES, IDÉOLOGIQUES ET RÉGLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fécondité en France : des évolutions aléatoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 732, pp.3. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Има ли граници световната урбанизация ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La urbanización del mundo tiene límites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENT ÉVOLUE LA POPULATION DE LA FRANCE ? QUELS SONT LES DETERMINANTS DE L’ÉVOLUTION DE LA DÉMOGRAPHIE ET QUELLES SONT LES CONSÉQUENCES SOCIOÉCONOMIQUES ET SOCIÉTALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'analyse macroéconomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET RUPTURE STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de l'IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement de la population de la France : les trois causes de son accentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 732, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.732.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël : le paramètre démographique au cœur des évolutions géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation du monde a-t-elle des limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 735, pp.3. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.735.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mentalités et changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 734, pp.3. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : le dépeuplement et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : le modèle centre-périphérie désuet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.64-79. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute1.051.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución de la mentalidad y cambios demográficos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 734, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales en France : « le 22 à Asnières » toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèsue(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique et diversité des ethnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KAVKAZOLOGIYA (Caucasology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme pour des territoires français innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 731, pp.3. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.731.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des migrations incontrôlées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85-86, pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : la fin de l’urbanisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 726, pp.3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.726.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIEILLISSEMENT DE LA POPULATION : QUATRE TYPES DE DYNAMIQUE TERRITORIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1081, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions urbaines, régions rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 728, pp.3. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.728.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et ses territoires dans les flux migratoires internationaux : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles international, Vigie Analyse prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « métropoles » : des villes rayonnantes ou « hors-sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3 et 12. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois champs géographiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1561, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1561.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, géopolitique, communication et influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China: a sustainable model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics of migration: the push and pull effects of the Constitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne à rebours de ses principes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement de la population et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.162.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté dans le monde : réponses inopérantes et solutions efficientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517514v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit : What Will Be the Impact on Populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 729, pp.3. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.729.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, Populations et infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Professions Financières et de l'Économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exode des migrants de Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue socialiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne entre « hiver démographique » et crise des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Metropolises’ and their surroundings: what kind of influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : un modèle durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre des exploitants agricoles s'est effondré. Cela signifie-t-il la mort de l'agriculture en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DÉMOGRAPHIE EN EUROPE: EN QUOI L’ÉTUDE DE L’IMPACT DES DONNÉES DÉMOGRAPHIQUES EST-ELLE PERTINENTE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.8-17 ; 54-55 ; 60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de la France : la double alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RURAL A-T-IL ENCORE UNE PLACE APRES LA REFORME TERRITORIALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa’s Rapid Population Growth and Migratory Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norrag News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre ouverte au ministre de l’Aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, a Country of Immigration and… Emigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 730, pp.3. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.730.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, pays d’immigration et… d’émigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 730, pp.3. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.730.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « métropoles » : des villes rayonnantes ou « hors-sol » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 727, pp.3,12. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.727.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit : quelles conséquences démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 729, pp.3. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.729.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : des disparités considérables dans les évolutions démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DÉMOGRAPHIQUES ET PROSPECTIVE GÉOPOLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE DOIT ÊTRE FIÈRE DE SES COMMUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36000 Communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 325, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ideology of metropolitanisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.3. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Irak face aux questions religieuses et ethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour analyser la ruralité, balayer les paradigmes dominants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONGÉVITÉ FUTURE : L'AVENIR N'EST PAS ÉCRIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba: History of an exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 725, pp.3. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.725.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement et le logement social en France : éléments de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories within &amp;quot;globalisation&amp;quot;: on a tripod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 721, pp.3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.721.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a de fatalité pour aucun territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Growth in India: Malthus Right or Wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : des lois irréfléchies et inappropriées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 974, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles régions françaises: des géants géographiques aux attributions minuscules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition très diversifiée des territoires : les « Quinze » France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuerxun Yiliminuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, 14 p. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques et prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02386319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;crise&amp;quot; des migrants, l’opération anti-passeurs de l’UE et l’ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques familiales et avenir démographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VILLES A SYSTÈME PRODUCTIF INDUSTRIEL ET GOUVERNANCE TERRITORIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.537-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité en France : un bilan dual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE LA FRANCE EN EUROPE : EVOLUTION ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Professions Financières et de l'Économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie et Irak : une migration sans précédent historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba : histoire d’un exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 725, pp.3. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.725.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RÉFORMES TERRITORIALES EN FRANCE, QUEL DIAGNOSTIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Res Publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de l’Inde : Malthus confirmé ou infirmé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiens Demographie oder wie Malthus widerlegt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 724, pp.3. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.724.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles frontières pour l’Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires : un fonctionnement radial ou réticulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 723, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires dans la « mondialisation » : sur un trépied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 721, pp.3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.721.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UNION EUROPÉENNE FACE À L’IMMIGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idéologie de la métropolisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 722, pp.3. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie et nuptialité en France : « amour, droit et raison fiscale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 717, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.717.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail féminin et liberté familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professions et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 746, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General de Gaulle, Alfred Sauvy and the French Institute for population studies (INED) (1945-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fécondité en Europe : quelle influence de la politique familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.3. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départements français : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 719, pp.3. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.719.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UKRAINE, UNE TERRE ÉTRANGÈRE POUR LA RUSSIE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01088935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : un géant démographique face au vieillissement de sa population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.180-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility in Europe: What Influence of Family Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.3. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions d’Europe : une extrême diversité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire des chrétiens d’Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville européenne du XXIe siècle : éclatée, plurielle ou recentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 716, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.716.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communes françaises : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 720, pp.3. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.720.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes démographiques de la crise du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.183.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le général de Gaulle, Alfred Sauvy et l’Institut national d’études démographiques (1945-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays arabes : une fécondité en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 717, pp.3. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.717.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions françaises : petit dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 718, pp.3. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.718.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVENIR DES DROITS DE L'HOMME FACE AUX BOULEVERSEMENTS DÉMOGRAPHIQUES [The future of human rights face demographic changes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, Société de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes accentuent l'inégalité historique du peuplement de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliminuer Tuerxun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185, p.24-32. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.185.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Roms, révélateurs de certaines contradictions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 437, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation : un processus global, une réalité locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon : la revanche d’une métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, J323B-712, pp.3. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.712.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : dix paradoxes géopolitiques en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.11-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization: a Global Process, a Local Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.715.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asie Pacifique : mouvements démographiques et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE DU TIBET : QUELS SCÉNARIOS GÉOPOLITIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization: a Global Process, a Local Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715, pp.3. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.722.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut-Karabagh : géopolitique d’un conflit sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et potentialités de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale : une question de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.713.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE DU TIBET : QUELS SCÉNARIOS GÉOPOLITIQUES [Tibet: What geopolitical scenarios?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Vereinigten Staaten von Amerika: Ein &amp;quot;Weltstaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The United States : A « State-World » ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 713, pp.3. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France : une réalité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 712, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.712.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et territoires : une typologie essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 711, pp.3. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.711.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie du Tibet. Quels scénarios géopolitiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Arménie en « hiver démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Arménie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis : un « État-Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714, pp.3. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTINGTON, DU CHOC ENTRE LES CIVILISATIONS AU CHOC INFRANATIONAL : UN CHANGEMENT D'ÉCHELLE CONTRADICTOIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes à une heure de Paris : des résultats étonnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.714.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du système financier : un conflit méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1548, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1548.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE MONDIALE : DES RAPPORTS DE FORCE BOULEVERSÉS [World Population: upset power relations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les grands dossiers n° 18, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canada: Mutations of a growing population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108-109, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : un basculement du monde ou plusieurs basculements régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Friedland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre aux défis du XXIe siècle : la pensée d'Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.3. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.708.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris, une dynamique démographique exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : des grandes villes à croissance inégale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.3. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.710.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and « Human Rights » in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un meurtre géographique : la France rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.3. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.707.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le basculement démographique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie : de la géopolitique des populations à des scénarios prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre portes d’entrée des marchés de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105-106, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie de l’exclusion dans une métropole bi-polaire : Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3-4 (33-34), pp.107-136. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.033.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir démographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MONDE EN 2050 : 8 OU 11 MILLIARDS D’HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes et Cultures : comptes rendus trimestriels des séances de l'Académie des sciences d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXXII, pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation dans le monde : un processus diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVENIR DÉMOGRAPHIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and immigration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.3. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.706.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales et leur géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et immigration aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.3. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.706.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjaf, une ville-monde émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.115-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique démographique et les quatre marchés du Conseil de Coopération du Golfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2011 : continuité et inflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.707.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES D'EVOLUTION DU BASSIN DE VIE DE ROUEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre(s), Agence d'urbanisme de Rouen et des boucles de Seine et Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre aux défis du XXIe siècle : la pensée d’Alfred Sauvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.3. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.708.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie, géodémographie et géostratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de 1ière : mais où sont donc passés les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel : Des dynamiques sociodémographiques génératrices d’instabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages : les villes répulsives, les territoires ruraux plébiscités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, J307D-709, pp.3. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.709.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales face aux nouvelles frontières de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimondo Cagiano de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.709.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes en lutte pour les places dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1543, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise en 1950 et Élodie en 2011, ou les métamorphoses des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.701.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À QUOI BON TANT DE MONDE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Soeur de l'Ange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, À QUOI BON TANT DE MONDE ?, 10, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique du Nord : d’importants changements dans le système des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.3. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.705.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect : a World of 9 Billion Human Beings ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 699, pp.3. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas, de nouveaux acteurs géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d'ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Turkey split in two?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.3. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six enjeux de l’évolution démographique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.17-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la France : des inégalités régionales croissantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.3. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.701.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement balkanique, un kaléidoscope géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.14-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France championne européenne de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.18-19. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb, une géopolitique éclatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.29-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’exclusion : la fin du « modèle parisien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inégalités et territoires: l'explosion?, 520, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’armature urbaine de l’emploi en France : un basculement géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 704, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.704.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisie : si Ben Ali avait appris la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 702, pp.3. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.702.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas géodémographique commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Payot La guerre des ruines, archéologie et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02142719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde : un marché « milliardaire » fortement croissant, mais pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie coupée en deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.3. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.703.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : une « prime » aux naissances hors mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 704, pp.3. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.704.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses évidences sur la population mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (687), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie et l’Union européenne : intégration, divergence ou complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.21-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE JAPON, RENOUVEAU D'UNE PUISSANCE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 13 (n° 1540), pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne: prospective démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EUROPÉENS DANS LE PEUPLEMENT DE LA TERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2010 : le double paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 702 (702), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.702.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, un archipel urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 645, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 699, pp.04-07, 20. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attractivité des territoires : théories et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 697, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.697.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asie centrale ex-soviétique : les enseignements de la géopolitique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique, le nouveau continent milliardaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 696, pp.3. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.696.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti, les marqueurs de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 697, pp.3. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.697.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des territoires gérontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.132.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales entre permanence et diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 225, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afghanistan : une géopolitique des populations « séculière » et régulière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.43-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les régions face à l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 696, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.696.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la mégapole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix lois de la géopolitique de la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes-centres, territoires d’exclusion ou de « gentrification » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 700, pp.04-07, 24. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.700.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour les régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 289, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse stratégique et enjeux géodémographiques du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question éminemment géopolitique : le recensement décennal aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrangers, immigrants, population d’origine étrangère : clarifions les définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 698, pp.3. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.698.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKISTAN : UN ÉCHEC ÉTATIQUE ATTESTÉ PAR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : un Monde de 9 milliards d’humains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 699, pp.3. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.699.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Europe : une logique centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 700, pp.3. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.700.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan : un échec étatique attesté par la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.024.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : les enjeux géopolitiques d’un « soleil démographique couchant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la population de Gaza à une prospective géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.022.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sept » Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.3. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Allemagne rattrapée par la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.3. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de la composition par âge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : des consommateurs toujours plus nombreux dans un marché à la diversité ethnique croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prospective inédite : Populations et territoires de France en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNION EUROPÉENNE : LA LIBRE CIRCULATION DES PERSONNES ET SES CONSÉQUENCES GÉOÉCONOMIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, hors série, pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À tout âge, le bonheur de vieillir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 695, pp.3. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.695.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres géopolitiques du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne unie dans la diversité… démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Seven Europes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.3. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inverno dell’Euopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Berlin Wall: Life, Death and the Spatial Heritage of Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un peuple européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des membres de la Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, hors série, pp.59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute stratégie fondée sur la finitude est un totalitarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités géographiques du vieillissement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 285, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie de la France en 2008 : hausse des naissances et… des décès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 692, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.692.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification du peuplement et la géopolitique interne des Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indispensable retour à la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine des maires et présidents d’EPCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 147, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’Union européenne : quatre scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.693.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires. Les douze France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 694, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.694.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation s’applique-t-elle en démographie ? Tendances et perspectives pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPE'S WINTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspenia international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43-44, pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une géopolitique de terrain : le cas de la géopolitique de la Russie vue de ses périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barack Obama et le « rêve » américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.3. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barack Obama and the « American dream »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.3. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.691.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.023.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran en fort ralentissement démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 692, pp.3. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/article01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénégal : une géopolitique exceptionnelle en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.107-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur de Berlin : vie, mort et héritage géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique des populations du Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du CEREM (Centre d'études et de recherche de l'École militaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DÉVELOPPEMENT : LA TENTATION MALTHUSIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception iranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, un outil remarquable pour la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « nouveau PACS », concurrent du mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 687, pp.3. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.687.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit des filles en Chine: vers un nouvel enlèvement des Sabines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : le lourd héritage des Farc pèsera longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.471-474. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.020.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : les deux types de croissance communale sur un quart de siècle : une comparaison édifiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.14-19. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une découverte en Amérique latine : le modèle colombien de développement et de lutte contre la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.351-354. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.018.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768637v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : Le bilan démographique des maires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.4-8 et 20. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau recensement de la population de la France et les améliorations nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01407590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : le sombrero de Mexico se réduit relativement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 688, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.688.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian depopulation and geopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1/3, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences géopolitiques de « l’hiver démographique » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration et l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1046, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique et populations au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.263-288. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.020.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN TEXTE D’ALFRED SAUVY DATANT D’UN QUART DE SIÈCLE : TOUJOURS UNE SOURCE DE STIMULATION SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de fonds des migrants : une géographie diversifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 688, pp.3. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.688.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talon d’Achille de la Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 690, pp.3. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.690.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle France à aménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran et le “croissant chiite”: mythes, réalités et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie russe : un frein à l’expansion du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80-81, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration étrangère et développement local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel acteur géopolitique : la diaspora indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, un espace migratoire majeur dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographics: China’s Achilles’ heel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 690, pp.3. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.690.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance démographique, un atout pour les communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 686, pp.3. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.686.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes, c’est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.3. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.689.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote croissant des Français de l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 683, pp.3. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.683.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale et fécondité en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 681, pp.3. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.681.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : vers un nouvel enlèvement des Sabines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Iran, puissance régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 685, pp.3. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.685.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new logic of migration in the Twenty-First Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïwan entre l’indépendance et l’annexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de paradigme au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie en forte dépopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 684, pp.3. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.684.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El envejecimiento de las poblaciones en Europa o el invierno demográfico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debats, Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles logiques migratoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.017.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des statistiques « ethniques » en Angleterre à la situation française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 681, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.681.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITOIRES FRANÇAIS : LE RENFORCEMENT DE LA « PARA-URBANISATION » ET DE LA « LITTURBANISATION »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi demografica in europa : implicazioni e riflessioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro di orientamento politico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10-26 et 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AMÉRIQUE LATINE VEUT COMPTER DANS LA STRATÉGIE MONDIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.112-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for climate-driven migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.3. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des migrations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 682, pp.3. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.682.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, ses retraités et ses « Russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.3. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.678.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats-Unis : la montée des Hispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.678.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum régional ou le sexe des anges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et perspectives de la gérontocroissance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions des territoires français selon les enquêtes de recensements : certitudes et interrogations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 677, pp.14-16. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.677.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malthus n’est pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban violence in France : What common denominator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 676, pp.3. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.676.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines de l’automne 2005 : Quel dénominateur commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 677, pp.3. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.676.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde, esquisse pour une géopolitique des populations du géant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.75-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.419-445. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.013.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roumanie, terre d’émigration et de dépopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 671, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : des densités de plus en plus inégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 679, pp.4-7 et 20. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.679.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 680, pp.3. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde, le nouveau « milliardaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 678, pp.3. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.677.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et immigration en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 679, pp.3. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.679.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Age-Relevant Policy: Where to Live in Old Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 680, pp.3. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban : une mosaïque de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.3. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.673.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, géant de l’Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.4-7, 20. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.674.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité européenne, unité du Moyen-Orient : du paradigme nationaliste au paradigme du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liban, une mosaïque de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.673.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient, espace géographique et géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des chrétiens d’Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte, une exception géopolitique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.515-528. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.011.0515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieille Europe, jeune Europe : une dualité rhétorique ou réelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bulgarie en crise démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sougareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tzekov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 671, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.671.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et l’Iran : des nations si lointaines et si proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique ses territoires irakiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution à… Bruxelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.3. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.674.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Human Development: “guns or butter?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.3. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le développement humain : le beurre ou les canons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.3. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des âges : où fera-t-il bon vieillir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.680.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02556010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau palmarès des grandes communes de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 675, pp.4-10 et 24. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.675.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de l’Union européenne : quels pouvoirs aux peuples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 673, pp.3. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.672.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 671, pp.3. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.671.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire français en 2050 : certitudes et aléas démographiques pour 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques pour 2030 en Pologne : les enjeux de l'élargissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zaninetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geography (socio-economic series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la nation dans l’éducation en France : objectifs et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.393-422. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.012.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATIONS ET DÉFENSE : LES ENJEUX DU XXIe SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armées d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de l’homme et diversité des civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTITUTION EUROPÉENNE SUSPENDUE À UNE QUERELLE DÉMOGRAPHIQUE [The European Constitution suspended by a demographic argument]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 666, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau recensement : une méthode duale et quinquennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLOGNE, LE « GÉANT » DE L’ÉLARGISSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une radioscopie des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 670, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DIVERSITÉS DÉMOGRAPHIQUES DU MONDE ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.1994.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SITUATION DÉMOGRAPHIQUE DANS LES NOUVEAUX PAYS MEMBRES DE L'UNION EUROPÉENNE [The demographic situation in the new member countries of the European Union]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CHÔMAGE, UNE EXCEPTION FRANÇAISE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 669, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE ET POPULATIONS À TAIWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source démographique des élections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 667, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE RÉTRÉCIT SES FAMILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FRONTIÈRES DE L'EUROPE [The borders of Europe]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 668, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHINE : DES POLITIQUES COERCITIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MÉDITERRANÉE, UNE GÉOGRAPHIE PARADOXALE. SITUATIONS DÉMOGRAPHIQUES ET LOGIQUES MIGRATOIRES TRANS-MÉDITERRANÉENNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe démographique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 669, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie, géopolitique et populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 670, pp.4-7 ET 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans connaissance historique, point de salut !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 662, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « vieille Europe » : un contre-sens démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire au banc d’essai : l’Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE LA FRANCE DANS L’ÉVOLUTION DÉMOGRAPHIQUE DE L’ALGÉRIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUX SOURCES DE L’AVEYRON : UNE RICHE NATURE ET UNE FORTE PERSONNALITÉ HUMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664bis, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande ville, enjeu capital de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 663, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POLITIQUES PUBLIQUES ET LE DÉSIR D’ENFANT. L’INFLUENCE SUR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las poblaciones mundiales en los albores del siglo XXI : Desaceleración y envejecimiento demográficos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (29), pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinquième élargissement démographique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 661, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et péréquation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 661, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AMÉRICANISATION DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ONU, le Sud veut compter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 665, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraites : la parabole des boulangers et des infirmières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 662, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des ménages selon la catégorie socioprofessionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 664, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉQUATION DU XXIe SIÈCLE : VIEILLISSEMENT PLUS « GÉRONTOCROISSANCE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 663, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europai Füzetek </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraités en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taux d’activité occupée en France métropolitaine : Franciliens et frontaliers en tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo en son siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démogéographie peut-elle fournir des lois à la science politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1-2, 2002, pp.353-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medi@venir: un magazine de débat et de réflexion sur les racines et les valeurs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHE-ORIENT : UNE MOSAÏQUE DÉMOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 658, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french higher educational system : demographic and economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRISES MILITAIRES : LA DÉFENSE VEUT DÉVELOPPER L’EMPLOI CIVIL EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET AVENIR DE L’AFRIQUE SUBSAHARIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE 2002-2007 POUR UN PRÉSIDENT : LE CARRÉ MAGIQUE DES INCERTITUDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVE LA « CULTURE GÉNÉRALE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VINGT ANS DE COMBATS AERIENS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE : L’ÂGE DES DÉPARTEMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROUTES : UN RÉSEAU EN ETOILE, SOURCE D’ENCLAVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos : le quotidien de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi en France métropolitaine : plus d’un emploi sur cinq est francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre véritable des avortements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire au banc d’essai : l’Eure-et-Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 659bis, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALMARÈS ÉCONOMIQUE DES AIRES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des emplois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 756, pp.5-7,20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O urbanismo e a ordenación do terrotorio na Europa de mañá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155, pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation, l’identité et le droit à l’indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALMARÈS ÉCONOMIQUE DES RÉGIONS DE L’UNION EUROPÉENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès économique des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos L'Atlas des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de Saint-Germain-en-Laye aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis du vieux Saint-Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRAK, GÉOPOLITIQUE ET POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 660, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE « TOUR DE FRANCE » DES RÉGIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 659, pp.4-7 et 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective 2002-2007 pour un Président : les ruptures probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 656, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RUSSIE FACE A SA DÉPOPULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11-12, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie ou la guerre. Pour une Confédération palestinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système français d’enseignement supérieur : aspects démographiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445782v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie-démographie : le péché originel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PARADOXES AMÉRICAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1480, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORMES DE DÉPOPULATION RURALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 651, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes du jour d’avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, INTERNATIONALISATION, MONDIALISATION : DES CONCEPTS À CLARIFIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il déménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONNAISSANCE EST LA LIBERTÉ DE L’HOMME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 654, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean geopolitics, yesterday and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostrategics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOPHISMES MIGRATOIRES ET LA RÉPUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCONOMIE ET DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 652, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MONDE COMMUN Â TOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 655, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLEMAGNE-FRANCE : DEUX PROFILS DÉMOGRAPHIQUES DISSEMBLABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départements : les « six » France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 654, pp.4-7, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France a-t-elle trop de communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOPOLITIQUE MÉDITERRANÉENNE, HIER ET DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and Family values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de Nice et la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 653, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le nouveau siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 651, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, internationalisation and worldwide development : concepts to be clarified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostrategics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01504083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du futur. La démographie peut-elle éclairer les chemins de l’export ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1500, pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QU’EST-CE QU’UNE « CRISE » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géostratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLEMAGNE-FRANCE : L’ORGANISATION DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DÉMOGRAPHIE STIMULE L’ÉCONOMIE AMÉRICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCI. Moniteur du Commerce International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SEPT DÉFIS DE LA LUTTE CONTRE L’EXCLUSION SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 647bis, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES POPULATIONS D’AMÉRIQUE LATINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lettre inédite de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythos der globalen ûberbevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02480235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS DE LA FÉCONDITÉ ET DE L’ÉCONOMIE DES ÉTATS-UNIS ET DE L’UNION EUROPÉENNE À LA FIN DU XXe SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GRATICE‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3259.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la France au XXe siècle : un bilan extraordinairement contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 646, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DÉSÉQUILIBRES DEMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir, revue générale de stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE QUINQUENNAT... ET LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 649, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année du dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 650, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UNION EUROPÉENNE EN PANNE… D’ACCROISSEMENT NATUREL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSECUENCIAS POLITICAS DE UNA BAJA NATALIDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 556, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERGENCES ET DIVERGENCES DANS LES ÉVOLUTIONS DÉMOGRAPHIQUES EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Institut de géopolitique des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET ÉCONOMIE : LE GRAND DIVORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie mondiale de la population, de Michèle Guillon et Nicole Sztokman, Paris, Ellipses, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 648, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONSÉQUENCES POLITIQUES D’UNE FAIBLE NATALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES “ DISPARUS ” DU RECENSEMENT DE 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 647, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES NOUVEAUTÉS DU RECENSEMENT DE 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 641, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE, UN HERITAGE COMMUN A DEFENDRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales et politique de l'immigration, de Jacques Dupâquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET ANALYSE STRATÉGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE ÉCONOMIQUE ET CONTINUITÉ SPATIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 118, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire, de Janine d’Armagnac, Chantal Blayo et Alain Parant (direction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 644, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PEU DE SOLEIL DANS L’EAU FROIDE : L’ÉVOLUTION DÉMOGRAPHIQUE DE LA FRANCE EN 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 641, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et la politique de pays, de Bernard Leurquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des populations de l’Europe, de Jean-Pierre Bardet et Jacques Dupâquier (direction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population&amp;Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 643, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETRAITE : LUMIÈRES ET OMBRES DU RAPPORT CHARPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 642, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La decelerazione demografica mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Famiglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 192, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFRED SAUVY, LE SOCIALISME EN LIBERTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A aventura demografica das Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia, il bene comune e la famiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, VII (1), pp.221-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02521120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution économique des centres-villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EVOLUTION OF DEMOGRAPHY IN THE AMERICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RENVERSEMENT PLANÉTAIRE : ÉVOLUTIONS DÉMOGRAPHIQUES CONTEMPORAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armées d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action éducative culturelle et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCOLE ET LA DÉFENSE A L'HEURE DE LA PROFESSIONNALISATION DES ARMÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 53, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS EVOLUCIONES DEMOGRAFICAS EN AMERICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuestro tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 513, pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : les fausses peurs de l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POPULATIONS DES REGIONS FRANÇAISES : Atténuation ou accentuation des différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AMÉNAGEMENT DU TERRITOIRE EN ALLEMAGNE ET EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPETENCIA ENTRE LAS CIUDADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie diplomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 588, pp.210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVENTURE DEMOGRAPHIQUE DES AMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS SUR LE JAPON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 105, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NAISSANCE DES POLITIQUES ÉCONOMIQUES LOCALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿De &amp;quot;La Explosión&amp;quot; a &amp;quot;la Implosión&amp;quot; demográfica?, [De &amp;quot;l'explosion&amp;quot; à &amp;quot;l'implosion&amp;quot; démographique ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de bioética</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (24), pp.415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE L'ILE-DE-FRANCE : CARACTERISTIQUES ET EVOLUTIONS DEMOGRAPHIQUES D'UNE METROPOLE INTERNATIONALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 53, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un village de harkis, de Maurice Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 102, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografia. Dal pianeta alla città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.134-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne : Mythes et réalités de l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.28-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS ET LONDRES JUMELES PAR L'EUROSTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51, pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de : Un village de harkis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’action familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05435231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE L'ÎLE-DE-FRANCE AU XXe SIÈCLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CARACTÉRISTIQUES DES ACTIONS ÉCONOMIQUES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRITOIRE ET INSTITUTIONS : POUR UNE DOCTRINE DE L’APRÈS-ZONAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES ÉTRANGERS EN ÎLE-DE-FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 48, pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉVOLUTION DE L'EMPLOI FÉMININ DANS LE MONDE : UNE CARACTERISTIQUE DU CHANGEMENT SOCIAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 71 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.1994.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et chances de la retraite des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de sécurité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SIDA ET L'AVENIR DE L'AFRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Amat-Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÎLE-DE-FRANCE EST-ELLE COMPOSÉE DE PAYS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Voraussagen zur Bevölkerungs “Explosion” stehen auf tönernen Füssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familie und Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situazioni e prospettive sulla popolazione mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille, secret de l’intégration, de Christian Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 106, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04636375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement, un phénomène social majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.104-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tableau de bord démographique pour l'Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 45, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARMATURE URBAINE DE L'ILE-DE-FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 43, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique d'équilibre du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GENÈSE DU CONCEPT DE STRATÉGIE ÉCONOMIQUE COMMUNALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE &amp;quot;L'EXPLOSION&amp;quot; A &amp;quot;L'IMPLOSION&amp;quot; DEMOGRAPHIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences morales et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.583-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET GÉOPOLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EMBARRAS DU SCHÉMA DIRECTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CREPIF (Centre de recherches et d’études sur Paris et l’Île-de-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION MONDIALE AU XXe SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES COMPORTEMENTS DE NUPTIALITÉ DE L'ÎLE-DE-FRANCE ANTICIPENT-ILS CEUX DE LA FRANCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retraites en France face aux sept péchés capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps du travail et de la retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des professions financières. Club des investisseurs de long terme, Oct 2025, Paris-La Défense, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : comprendre chacun des termes de la question pour pouvoir la traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : les multiples interactions des dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prospective pour populations, peuplement et territoires en France : de multiples scénarios possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France : les multiples interactions des dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DE LA RURALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale nouvelles ruralités, Sep 2016, Châtel-Guyon, France. pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le département : solidarité et proximité. Quelles problématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le département : solidarité et proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Puy-de-Dôme, Jun 2016, Clermont-Ferrand, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il mesurer le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de statistique, Les cafés de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET RELIGION : LA SITUATION DE L’ISLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des anciens élèves de l’École polytechnique; Groupe X-Démographie-Economie-Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVENIR DES PERSONNES ÂGÉES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la personne âgée en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉVENIR L’ILLETTRISME : UNE PRIORITÉ SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir l’illettrisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont Gérard-François. Armand Colin, pp.1-576, 2022, 978‐2‐200‐63234‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique du Sénégal. De Senghor à l’élection de Macky Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78, 2019, 978-2-343-16250-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français : diagnostic et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.287, 2018, 978-2-200-62128-5. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dumon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et territoires. Enseigner le développement durable en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vodisek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canope, 140 + annexes téléchargeables 97 p., 2018, 978-2-240-04243-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des populations. Concepts, dynamiques, prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287, 2018, 978-2-200-62331-9. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.dumon.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of Europe: From the Atlantic to the Urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Diploweb </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2017, 979-10-92676-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.234, 2016, 978-2-13-075017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.212, 2015, 978-2-13-062622-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NORMALISATION, UN OUTIL STRATÉGIQUE POUR LA SILVER ÉCONOMIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE DE L'EUROPE [Europe's geopolitics]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Paris, pp.362, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Paris ISBN 978-2-200-27830-4, pp.300, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie urbaine de l’exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Paris, pp.268, 2011, 978-2-296-54973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, Cned, Paris ISBN 978-2-301-00128-3, pp.354, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sedes, pp.320, 2009, 978-2-301-00039-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations et territoires de France en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-07022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS DE L’UNION EUROPÉENNE ÉLARGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploweb.com, Population &amp; Avenir, pp.59, 2008, </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4433.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉTROPOLES RÉGIONALES INTERMÉDIAIRES EN FRANCE : QUELLE ATTRACTIVITE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.88, 2007, 978-2-11-006695-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.1-498, 2007, 978-2-7298-3171-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires face au vieillissement en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 978-2-7298-2926-1, pp.416, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2004, 2-200926669-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions et la régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.176, 2004, 2-7298-1987-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 2-7298-1275-X, pp.300, 2002, 2-7298-1275-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia y los franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acento editorial, pp.93, 2000, 84-483-0504-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population de la France, des régions et des DOM-TOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, Paris ISBN 2-7298-0306-8, pp.240, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités démographiques des régions et l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Journaux officiels, pp.1-396, 1996, 2-11-074084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales. Les nouvelles logiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Sedes pp.1-224, 1995, 2-11-074084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RETRAITE DES CADRES ET L'AVENIR DU SYSTEME PAR REPARTITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions d'Organisation, Collection "Décryptons", pp.1-96, 1994, 2-7081-1641-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE LA FRANCE EN 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche et l’information démographiques (APRD), 1993, 2-86419-020-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (234)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : définir l’émigration irrégulière et comprendre ses dimensions géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seydou Kanté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’émigration irrégulière L’exemple du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Population &amp; Avenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-18, 2025, ISBN 978-2-9561580-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05050074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : la réémergence géopolitique de cette nation historique qu’est la Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jure Vujic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Croatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9*22, 2025, 978-2-37999-153-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des populations du premier foyer de peuplement au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coudrier et Erwan Le Goff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes indiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160; 380-382; 447; 449-455, 2025, 978-2-38428-092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05351042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par population : démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François, Brücker, Gilles, et Tabuteau, Didier (direction). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JLE Médecine Sciences, pp.193-200, 2025, 978-2-2572-0792-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie : un monde « plurilatéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montbrial (de), Thierry; David, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2024 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-165, 2023, 978-2-10-085603-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Demographic Dynamics of Family Structures: A World View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierpaolo Donati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The family as a relational good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria editrice Vaticana, pp.47-68, 2023, 978-88-266-0800-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale : en progrès ou en recul en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussart, Vincent; Lerique, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2023, Droit public, 978-2-84934-695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03987879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balkans and the Geopolitics of Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hall Gardner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Turmoil in the Balkans and the Eastern Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan, Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-49, 2023, 978-3-031-34317-9. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34318-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04170944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sauver le monde du malthusianisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Brague. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sauver ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-275, 2023, 978-2-13-085590-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04293161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : un &amp;quot;cyclone&amp;quot; chinois sur les relations géopolitiques dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faouzi, Hassan, Dumont, Gérard-François, Wihtol de Wenden, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Covid-19 est-elle un game-changer géopolitique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-38, 2022, 978-2-343-25082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, sa géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilder, Alfred, Molle, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J’aime la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glyphe, pp.15-26, 2022, 978-2-35285-143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean, a vast lake of demographic imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Napoléon Maraveyas, Stergios, Babanasis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1821-2021 La Grèce en Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Papazissi, pp.63-82, 2022, 978-960-02-3899-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombie : une société conflictuelle dans un contexte géopolitique tendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertolino, Romain, Negrus, Alexandre, Tardieu, Nato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas géopolitique du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.128-131, 2022, 9782340-065666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03630855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Policies and Fertility in Europe : Research Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Verdugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard R Verdugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Demographic Crisis in Europe: Selected Essays,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAP– Information Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-209, 2021, 978-1-64802-497-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04172222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les régions de France pour revivifier la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Atzenhoffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Est, une aberration économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verger éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2021, 978-2-84574-384-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruralité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-411, 2021, 978-2-35030-737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation à tout prix : Grand Paris Express, urbanisme, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-388, 2021, 978-2-35030-737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, une discipline essentielle pour comprendre les dynamiques de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michon, Perrine, Pitte, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la géographie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.201-209, 2021, 978-2130833413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois leçons pour les territoires du couple communes-intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Doré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes et intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.15-19, 2021, 978-2-7013-2134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Policies and Fertility in Europe : Research Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Verdugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard R Verdugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Demographic Crisis in Europe: Selected Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAP– Information Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-213, 2021, 978-1-64802-497-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance de la France sous le président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Ludwig Weinacht et Tilman Mayer,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gewaltenteilung. Grundsätzliches – Historisches – Aktuelles (Séparation des pouvoirs. Fondamentaux - Historique - Questions d'actualité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner-Verlag, pp.125-136, 2021, 978-3-515-13018-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : fracture territoriale ou nouvelles dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landron, Olivier, Salaün, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : fracture territoriale ou nouvelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salientes Éditions, pp.16-29, 2021, 978-2-9562784-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « diasporisation » : un phénomène inédit, pluriel et pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanté, Seydou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas sénégalaises. Des acteurs géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-26, 2020, 978-2-343-20212-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vidal de La Blache, un géographe promoteur d’une régionalisation devant stimuler l’économie des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-808, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonce de Lavergne, un parlementaire partisan d’une forte décentralisation prenant en compte la géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.505-5015, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie, le défi démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinot, Anne, Réveillard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Russie. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions SPM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2019, 978-2-37999-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foncin, un géographe qui veut dégager la France d’une centralisation oppressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Aubelle; Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-315, 2019, 978-2-7013-2025-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale : le devoir d’inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme territoriale. Retour à la case démocratie !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salientes Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2019, 978-2-9562784-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que devient la campagne ? La relation rural-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs d’avenir, la ruralité aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil d’architecture, d’urbanisme et de l’environnement (CAUE) des Pyrénées-Atlantiques, pp.46-55, 2019, 978-2-95691186-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : territoires et citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bœuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les très riches heures des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Population &amp; Avenir via Amazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 978-2-9561580-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie pour les frontières de l'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pascallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel projet demain pour l'Union européenne d'aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-246, 2019, 978-2-343-17407-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle et migration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-69, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02198116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde et sa diaspora : une synergie géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verluise, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Géographie et Géopolitique de l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diploweb, pp.174-186, 2018, 979-10-92676-20-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde et sa diaspora : une synergie géopolitique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Verluise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Diploweb via Amazon, pp.174-186, 2018, 979-10-92676-20-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre grandes dynamiques démographiques. Un monde de plus en plus fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montbrial, Thierry, David, Dominique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2019 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2018, 978-2-10-077941-3. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2018.01.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration culturelle et sociale des immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierpaolo Donati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Participatory Society: New Roads to Social and Cultural Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreri Editrice Vaticana, pp.287-302, 2018, 978-88-86726-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique du peuplement des Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Géographie et Géopolitique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Diploweb, pp.97-106, 2018, 979-10-92676-22-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.495-498, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNERABILITÉ A LA DÉPENDANCE ET TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les populations vulnérables, XVIe colloque national de démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence Universitaire de Démographie et d'Étude des Populations), pp.760-775, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET DEVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.384-387, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Europe et en France dans les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Thucydide, Université Panthéon-Assa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français des relations internationales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Thucydide, Université Panthéon-Assas, pp.277-295, 2017, 979-10-90429-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nemo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel lycée au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Boeck, pp.81-99, 2017, 978-2-8073-1631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement durable du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pissaloux, Jean-Luc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire collectivités territoriales et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.45-48, 2017, 9-782-7430-2235-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain-rural : la théorie centre-périphérie est-elle caduque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Wallet, Frédéric, Nguyen Ba, Sabine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions la librairie des territoires, pp.26-32, 2017, 979-10-90369-13-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad : diversité, fractures et freins au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumortier, Brigitte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sahel et du Sahara à la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.271-279, 2017, 978-2-200-61991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zamagni, Marcelo Sanchez Sorondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive solidarity and integration of marginalized people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreri Editrice Vaticana, pp.149-173, 2017, 978-88-86726-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories des cycles et les perspectives de la fécondité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline HECHT, Christophe BERGOUIGNAN, France PRIOUX, Chantal BLAYO et Alain PARANT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fécondité : représentation, causalité et prospective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDEP, pp.68-83, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des marges : un peuplement très réduit ou d’importance significative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woessner, Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.76-84, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser une meilleure gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allain, Joël, Goldman, Philippe, Saulnier, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apors Éditions, pp.169-183, 2016, 978-2-9542263-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des marges et l’indispensable attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woessner, Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.85-96, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Delville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lumen vitae, pp.13-55, 2016, 978-2-87324-537-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie se construit par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensemble, inventons la commune du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Maires de France (AMF), pp.18-22, 2016, 13978-2-900078-17-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par la population : Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François, Brücker, Gilles, Tabuteau, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-130, 2016, 978-2-257-20679-4. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lav.bourd.2016.01.0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par population : démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdillon, François; Brücker, Gilles; Tabuteau, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de santé publique 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.125-130, 2016, 978-2-257-20679-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voyons des campagnes partout, sauf dans les statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prospective à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Libre et Solidaire, pp.16-24, 2016, 978372630245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.92-93, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET NATURE : ANTAGONISME OU CONCORDANCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Humanity, Sustainable Nature: Our Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-114, 2015, 978-88-7761-108-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS DE L’ATTRACTIVITÉ DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Bourdin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.184-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFORME TERRITORIALE ET DÉVELOPPEMENT LOCAL : COMMENT ÉVITER LA RECENTRALISATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Départements ruraux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2015, </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5192.5924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉTAT ISLAMIQUE, UN « NOUVEAU CALIFAT » PÉRENNE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.72-73, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS DE L’ATTRACTIVITÉ DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Départements ruraux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-7, 2015, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4494.2248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRAN, LA GRANDE PUISSANCE CHIITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Pautet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient, Chaos et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.102-103, 2015, 9782340-004818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de migrants climatiques, aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cop 21 Déprogrammer l’apocalypse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlante, pp.154-155, 2015, 978-2-35030-347-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIX QUESTIONS SUR LA NOUVELLE DELIMITATION DES REGIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre, André, Bourdin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.113-116, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry de Montbrial; Dominique David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2016 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifri-Dunod, pp.200-203, 2015, 978-2-10-073839-7. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2015.01.0200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTIONS DEMOGRAPHIQUES ET BESOINS EN LOGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-débats de Polylogis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-121, 2015, </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1971.0883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques démographiques de l’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dumortier, Philippe Cadene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inde : une géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.165-184, 2015, 978-2-200-60275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique de l’Inde et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.114-139, 2015, 978-2-35030-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de trois États non communautaires : la Russie, l’Ukraine et la Moldavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.300-316, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie. L’UE demain : une maison de retraite à ciel ouvert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.227-248, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité géographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.73-87, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne-Otan : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.268-286, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géopolitique de l’Europe face aux Balkans et à la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.300-316, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et grandes politiques fondatrices de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.129-149, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de l’Union européenne. Quelles migrations ? Quelle intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.250-264, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de la construction et du fonctionnement institutionnels de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.92-128, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITÉ HISTORIQUE DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.10-30, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbongo Pascal, Hervouët François, Santulli Carlo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.718-725, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques visant à une économie durable de la connaissance dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.171-193, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités nationales et régionales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.53-72, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’euro est-il un instrument de puissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.215-226, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITE DE L’EUROPE ET LA QUESTION DES VALEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.31-52, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Familienpolitik: ein Vorbild für Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Familie und ihre finanzielle und moralische Unterstützung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.52-69, 2014, 978-80-7195-796-6 ; 978-80-7195-797-3. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1781.5366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de la construction et du fonctionnement institutionnels de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.92-128, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques géopolitiques de la Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.287-299, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de l’Europe et la question des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/Sedes, pp.31-52, 2014, 978-2-301-00419-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sept confusions sur l'identité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.121-134, 2013, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2715.7924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IDENTITÉ EUROPÉENNE : LE DÉBAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.77-100, 2013, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1667.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE HÉROS DANS L’IDENTITE EUROPEENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.35-38, 2013, </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3371.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS ET PERSPECTIVES DÉMOGRAPHIQUES DE L’EUROPE ET LEURS CONSÉQUENCES GÉOPOLITIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Csurgai, Gyula. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique et démographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for geopolitical studies – Centre international d’études géopolitiques, pp.27-60, 2013, 978-2-940531-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DE LA FEMME DANS L’IDENTITÉ EUROPÉENNE RÉVÉLÉE PAR LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens autour de l’identité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Formation Européenne, pp.63-76, 2013, </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4280.4649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique-Europe : l’inversion démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité Europe-Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.159-165, 2013, 978-2-7178-6636-0. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4036.5126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paix à l’âge des nouvelles logiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Ann Glendon; Russell Hittinger ; Marcelo Sánchez Sorondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Quest for Tranquilitas Ordinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Academy of Social Sciences, pp.177-198, 2013, 978-88-86726-29-0. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1611.6804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA JEUNESSE ET LE GUERRE. Y A-T-IL DAVANTAGE DE CONFLITS DANS UN MONDE JEUNE ? [Youth and war. Will he more conflict in a young world?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry de Montbrial, Philippe Moreau Desfarges, IFRI (Institut français des relations internationales). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2014 (Rapport annuel mondial sur le système économique et les stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod. ISBN 9782100589364, pp.34-39, 2013, </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2013.01.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie (perspectives) ; Migrations internationales ; Peuplement dans les années 2010 ; Peuplement européen (histoire du) ; Population ; Schengen (analyse de l'espace) ; Vieillissement de la population ; Villes et armature urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bled, Jean-Paul, Jouve, Edmond, Réveillard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et juridique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puf, ISBN 978-2-13-060836-6, pp.100-102; 249-251 ; 285-290 ; 307-308 ; 347-350 ; 402-406, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE ET CONFLITS [Demography and conflict]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vettovaglia, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants des conflits et nouvelles formes de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, ISBN 978-2-8027-4249-4, pp.165-177, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance internationales et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Moulins-Beaufort, Éric, Poirier, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Collège des Bernardins, Lethielleux, ISBN 978-2-249-62252-2, pp.141-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions géodémographiques de l'Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.101-136, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNANCE INTERNATIONALE ET POLITIQUES MIGRATOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Moulins-Beaufort, Éric, Poirier, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance mondiale et éthique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Lethielleux, pp.141-163, 2012, 978-2-249-62252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige démographique : le retour des grandes peurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson, Alain, Veyret, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Autrement, ISBN 978-2-7467-3168-4, pp.13-25, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris, pp.101-115, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de l’Amérique du Nord : une Mexamerica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.135-141, 2012, 978-2-7298-73158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les « Droits de l’homme » en Arabie saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'homme en Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Géopolitique de Paris, pp.167-190, 2012, 978-2-9529157-7-9. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2398.1121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATION ET PERSPECTIVES DU VIEILLISSEMENT DE LA POPULATION DE LA FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’officiel des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère des solidarités et de la cohésion sociale, pp.16-17, 2012, 979-10-91140-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die demographische Herausforderung : externe Schwächung, interne Spannungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Marie Clouet, Andreas Marchetti,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und die Welt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos Verlagsgesellschaft, pp.197-217, 2011, 978-3-8329-6017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENSEMENT DIT &amp;quot; RÉNOVÉ &amp;quot; ET DONNÉES GÉODÉMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont-Gérard-François, Etchelecou, André, Parant, Alain, Robine, Jean-Marie, Sardon, Jean-Paul, Yvars, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations) ISBN 978-2-7332-4025-2, pp.535-548, 2010, 978-2-7332-4025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECOMPOSITION DE LA FRANCE EN VILLES SOUS L’EFFET DES MUTATIONS DANS LES TRANSPORTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.235-245, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie, nutrition et santé: état des lieux et exigences écosociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris ISBN 978-2-7298-5296-2, pp.375-390, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00814963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système des villes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.41-81, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EVOLUZIONE DEMOGRAFICA DELLA POPOLAZIONE MONDIALE E LE SUE CONSEGUENZE [Les évolutions démographiques de la population dans le monde et ses conséquences]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoni, Giuseppe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'uomo, l'agricoltura e l'ecosistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vita e Pensiero, Milan, pp.4-18, 2010, 88-343-1887-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration sénégalaise : autant Sud-Sud que Sud-Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.69-88, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.51-54, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité géographique de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delsol, Chantal, Mattéi, Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.9-26, 2010, 978-2-13-058308-0. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.matte.2010.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du devoir de gouvernance économique pour les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.163-170, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DECENTRALISATION OU LE DROIT DES VILLES A UNE AUTONOMIE DE GOUVERNANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.153-162, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable, de nouveaux objectifs et modes de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.186-197, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devient-elle un archipel de villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.90-96, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie de l'Europe : affaiblissement externe et tensions internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Marie Clouet, Andreas Marchetti,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et le monde en 2020. Essai de prospective franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifri ,Presses du Septentrion, pp.211-237, 2010, 978-2-7574-0180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des migrations internationales au tournant des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, pp.37-50, 2010, 978-2-718-19962-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système français des villes peut-il se résumer à un caractère macrocéphale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.84-89, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.343-352, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS ECLAIRANT LA NOTION DE VILLE EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.9-40, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution démographique comparée des villes de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.71-83, 2010, 978-2-7298-6035-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCLIN OU RENOUVEAU DES CENTRES-VILLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard-François Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin - Sedes CNED, pp.269-276, 2010, 978-2-301-00128-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mobilité: les nouveaux impératifs écosociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.391-409, 2010, 978-2-7298-5296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORBIDITÉ ET MORTALITÉ DIFFÉRENTIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumont Gérard-François; Etchelecou André; Parant Alain; Robine Jean-Marie; Sardon Jean-Paul; Yvars Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.117-121, 2010, 978-2-7332-4025-2. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3184.5448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France. Un potentiel démographique sous-utilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauchon, Pascal, Huissoud, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France quand même ! Les atouts de la France dans la mondialisation, rapport Anteios 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.35-76, 2010, 978-2-13-058170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre est-elle surpeuplée ou vieillissante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Brunel, Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le ciel ne va pas nous tomber sur la tête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JCLattès, pp.185-214, 2010, 978-2-7096-3561-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la science de la migration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moriniaux, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sedes, Paris ISBN 978-2-718-19962-7, pp.15-36, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France se penche sur sa politique d'immigration : le rapport Mazeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lahlou Mehdi, Zouiten Mounir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, droits de l'homme et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Faculté des sciences juridiques, économiques et sociales, pp.131-142, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée est-elle une « frontière démographique » pour l’Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.213-220, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fonction régalienne au service d’une bonne intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.35-64, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités migratoires : des démentis aux poncifs courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.85-106, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wurzeln der Europäischen Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haider Thesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2009, 978-80-7195-296-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la migration, un impératif pour la liberté de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doit-on contrôler l’immigration ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Prométhée, pp.115-122, 2009, 978-2-916623-05-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISES EN PERSPECTIVE : LE « VILLAGE PLANETAIRE » VA-T-IL ECLATER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 18e Assisses de Sol et Civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-17, 2009, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3314.5768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noves logiques migratories des segle XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres internacional sobre l’acollida de les persones nouvingudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.19-32, 2009, 978-84-393-7897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger dans un monde globalisé : une réalité paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies du monde et pensée chrétienne. Quelles visions de l'homme aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins/ Éditions Parole et Silence, Paris, ISBN 978-2-283-61086-2, pp.41-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions en France : posture ou imposture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Nonjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d'aujourd'hui, 150 questions de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.146-170, 2009, 978-2-7298-5105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the fertility in France be explained by the government policy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for population studies at the Bulgarian academy of sciences, Sofia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility in Bulgaria and state policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for population studies at the Bulgarian academy of sciences, Sofia, ISBN 978-954-91728-7-4, pp.57-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INÉGALITÉS GÉOGRAPHIQUES DU RENOUVELLEMENT DE LA POPULATION EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blayo, Chantal, Dittgen, Alfred, Etchelecou, André, Gaimard, Maryse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction et renouvellement des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.143-152, 2009, ISBN 978-2-7332-4025-2, 978-2-7332-4025-2. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4954.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.201-212, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de ses élargissements, l’Union européenne acquiert-elle une importance démographique remarquable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris ISBN 978-2-7298-5292-4, pp.195-200, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démographique naturel en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.184-195, 2009, 978-2-7298-5292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’immigration de l’Union européenne : une stratégie volontaire ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berramdane, Abdelkhaleq, Rossetto, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne d'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.11-31, 2009, 9782811102333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle du vieillissement : hypothèque sur l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Nonjon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands débats d'aujourd'hui, 150 questions de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.592-611, 2009, 978-2-7298-5105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation des politiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les territoires pour une croissance harmonieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.145-153, 2009, </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2267.0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des groupes humains minoritaires selon les États</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbiche, Jean-Paul, Ommundsen, Ludmila </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés réconciliées ? Des peuples à la recherche d’un compromis entre passion et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.13-40, 2008, 978-2-296-04727-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle étendue de territoire Paris polarise-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.239-245, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉVOLUTIONS DE LA POPULATION DANS LE MONDE AU XXIe SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vélez Ramirez, Amparo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poblacion, Vida y Desarrollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Sabana, pp.49-73, 2008, 978-958-12-0257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d’aménagement des territoires français : l’Agenda 21 local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.115-128, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie d’aménagement des territoires français et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.66-75, 2008, 9-782729-840747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités géodémographiques de l’alimentation dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nourrir les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.51-65, 2008, 9-782729-840785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMÉNAGEMENT ET DÉVELOPPEMENT DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133-149, 2008, 978-2-7298-39550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMÉNAGEMENT DU TERRITOIRE ET SOURCES DÉMOGRAPHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blayo, Chantal ; Dion, Michèle ; Dittgen, Alfred ; Sardon, Jean-Pau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte des données et connaissance des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.197-213, 2008, </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3787.6808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ukraine est-elle pour la Russie un pays étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Wackermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, Paris, pp.133-140, 2007, 978-2-7298-3506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie : des évolutions démographiques inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.195-215, 2007, 9-782729-835057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie : un peuplement faible, inégal et diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2007, 9-782729-835057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografía, transición demográfica y política demográfica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palabra, pp.183-192, 2007, 978-84-8239-990-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demographic implosion in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human life international, pp.173-187, 2006, 1-55922-050-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transition démographique s’est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.193-198, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système migratoire de l’Union européenne s’est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.219-224, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE ET RECOMPOSITION DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Loinger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et prospective stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.107-161, 2006, 978-2-296-00631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DEMOGRAPHIQUES DE LA FRANCE ET DE L’EUROPE A L’HORIZON 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zaninetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face au vieillissement démographique et à la stagnation démographique : une responsabilité politique d'aujourd'hu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée nationale, pp.1-202, 2006, 2-11-119983-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.199-204, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.187-192, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime démographique naturel de l’Union européenne est-il mondialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.213-218, 2006, 9-782729-830175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las nuevas lógicas migratorias en un mundo globalizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vicente Gozalvez Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La inmigration extranjera como desafio y esperanza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, Departamento de Geografia humana, pp.13-26, 2006, 84-7908-881-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography, demographic transition, demographic policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human life international, pp.173-187, 2006, 1-55922-050-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, population et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-203, 2005, 2-7298-2450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RELIGIONS DANS LE MONDE. GÉOGRAPHIE ACTUELLE ET PERSPECTIVES POUR 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir démographique des grandes religions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.13-62, 2005, 2-7554-00012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉODÉMOGRAPHIE DE LA FRANCOPHONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergougnian, Christophe ; Blayo, Chantal ; Parant, Alain ; Sardon, Jean-Paul ; Tribalat, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La population de la France, Evolutions démographiques depuis 1946, tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.859-869, 2005, </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2214.8163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France est-elle encore jacobine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La subsidiarité. Un grand dessein pour l’Europe et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Paris, pp.113-121, 2005, 978-2-85162-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE, UNE SOCIÉTÉ VIEILLISSANTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gengler, Claude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les changements démographiques dans la Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Europa, pp.105-119, 2005, 978-2-87963-594-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE HISTORIQUE ET DÉMOGRAPHIE : LA DIVERSIFICATION DES APPORTS MÉTHODOLOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulanger, Philippe, Trochet, Jean-René </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la géographie historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.128-139, 2005, 978-7475-8144-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations de l’Amérique latine : géographie du peuplement, évolutions naturelles et système migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.139-175, 2005, 978-2-7298-92448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.176-200, 2005, 978-2-7298-92448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de « surpopulation », mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.353-372, 2004, 2-7298-1675-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants migratoires dans le monde au début du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces migrants qui changent la face de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.11-31, 2004, 978-2-7475-6415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implosione demografica in Europa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDB Edizioni Dehoniane Bologna, pp.471-484, 2003, 978-88-10-24109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INÉGALITÉS DES POPULATIONS FACE AUX RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.238-254, 2003, 2-84274-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhaltend niedrige Geburtenraten und ihre Folgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Leipert </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographie und Wohlstand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske + Budrich, pp.143-152, 2003, 3-8100-3738-9. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1483.9840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULATION ET AVENIR DE L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Bossuat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangers d’Europe, Europe en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Groupe de recherche sur l’histoire de l’Europe communautaire CICC, pp.37-60, 2003, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4730.7042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">demografia, transizione demografica e politica demografica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDB Edizioni Dehoniane Bologna, pp.167-175, 2003, 978-88-10-24109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Tanzella-Nitti, Alberto Strumia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario interdisciplinare di Scienza e fede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urbaniana University Press, pp.360-372, 2002, 88-401-1050-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation et le développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Entremont Alban, Lizarraga Lezáun Maria Ángeles, Pons Izquierdo Juan José, Recalde Zaratiegui Lucio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje a Manuel Ferrer Regales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eunsa, pp.809-839, 2002, 84-313-1967-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POURQUOI S’INTÉRESSER A LA DÉMOGRAPHIE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Didier LECAILLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la démographie européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thesis Verlag, pp.31-54, 2001, 3-908544-29-7. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1847.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FLUX MIGRATOIRES EN MÉDITERRANéE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Moriniaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.192-223, 2001, 2-84274-177-3. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4318.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne et la géographie de la population : le cas des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.164-176, 2001, 2-7298-0806-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arco alpino, uno spazio geografico europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonardi Andrea </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aree forti e deboli nelle sviluppo della montagna alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli studi di Trento, pp.13-32, 2001, 88-8443-007-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE HISTORIQUE DE LA MÉDITERRANÉE, JUSQU’À LA FIN DU PREMIER MILLÉNAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un carrefour mondial, la Méditerranée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.19-26, 2001, 978-2-7298-0809-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CRITÈRES DE PEUPLEMENT DE LA MONTAGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes et civilisations montagnardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.116-134, 2001, 2-7298-0806-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TERRITOIRES ALPINS DANS L’EUROPE DE DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grangé, Daniel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace alpin et la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.147-160, 2001, 2 7061 0951 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLES FRONTIÈRES POUR L’UNION EUROPÉENNE ? L’UNION EUROPÉENNE, LA RUSSIE ET LA TURQUIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verluise, Pierre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle Europe : comprendre une révolution géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.249-276, 2001, 2-84586-768-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemas y políticas demográficas en Europa. El papel de las ciudades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas dele III Encuentro de Politicos y Lejisladores de América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-29, 2001, 84-9752-001-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION ET IDENTITÉ DANS LE SUD DE L’ARC ALPIN : LES ALPES-MARITIMES ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Borsdorf, Michaela Paal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die “ Alpine stadt ” zwischen Lokaler verankerung und globaler vernetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des österreichischen Akademie der wissenschaften, pp.77-96, 2000, 3-7001-2891-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des très grandes villes dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.51-59, 2000, 2-7298-1675-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENSEIGNEMENT INTERNATIONAL, UNE CHANCE POUR L’EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement multilingue et multiculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-43, 2000, Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las evoluciones demográficas en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas dele III Encuentro de Politicos y Lejisladores de América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2000, 88-8386-069-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOGRAPHIE DE LA POPULATION ET GÉOGRAPHIE POLITIQUE : DES BRANCHES SÉPARÉES OU COMMUNICANTES? ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pitte, Jean-Robert, Sanguin, André-Louis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et liberté, Mélanges à Paul Claval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.445-453, 1999, 978-2-7384-8575-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports urbains et espace économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et systèmes urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.385-394, 1999, 978-2-7181-9179-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTIONS DÉMOGRAPHIQUES ET DÉFIS DE L'AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Armagnac, Janine ; Blayo, Chantal ; Parant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire, CUDEP, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.413-420, 1999, Démographie et aménagement du territoire, </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4773.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉDUCATION A LA SANTÉ ET L’ÂGE DE TOUS LES POSSIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de santé et les jeunes, un malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroCos, Institut européen post-universitaire de formation des professions de santé, pp.87-107, 1999, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2242.0809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DESSEIN IDENTITAIRE DES RÉGIONS FRANÇAISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Bonnemaison Luc Cambrésy Laurence Quinty-Bourgeois </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.125-139, 1999, 2-7384-7462-4 </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1206.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION ADMINISTRATIVE DE L'ESPACE ET L'AMÉNAGEMENT DU TERRITOIRE : POUR UNE NOUVELLE MÉTHODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’Armagnac, Janine ; Blayo, Chantal ; Parant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cudep (Conférence universitaire de démographie et d'étude des populations), pp.17-24, 1999, </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3918.7522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CULTURE, SOCIÉTÉ ET ESPACE : LE CAS DE L’IDENTITÉ NIÇOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage inachevé.. Mélanges à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM PRODIG pp.407-413, 1998, ORSTOM 2-7099-1424-7 PRODIG 2-2-901-56035-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of the Île-de-France [In Japanese]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nobuo Takahashi Akira Tezuka Jean-Robert Pitte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toyo Shorin Publishing, pp.112-122, 1998, 4-88721-310-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER AUX NOUVEAUX MÉTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimédias et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l’industrie, CNDP, pp.151-159, 1998, 2-240-00569-6 </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3206.5687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El porvenir de la populacion del mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Botella Lluisia, Salustiano del Campo Urbano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La explosion demografica et la regulacion de la natalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Sintesis, pp.85-96, 1997, 84-7738-508-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation et régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: Claval Paul, Sanguin André-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 1997, 978-2-7384-5622-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éducation nationale, acteur du développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire, formation, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération transfrontalière, vecteur de fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de droit de la paix et du développement, Centre d’études et de recherche sur l’administration locale, Université de Nice-Sophia Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération transfrontalière franco-italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Z’Éditions, pp.75-85, 1997, 2-87720-222-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fenomeno demografico e le politiche di controllo delle popolazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramon Lucas Lucas </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commento interdisciplinare alla « Evangelium vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria editrice Vaticana, pp.549-572, 1997, 88-209-2394-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs pour fonder la gestion des ressources humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un défi pour l'éducation nationale : la gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Z Editions, pp.13-17, 1997, 2-88720-202-X. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2342.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fenomeno demografico y las politicas de control de poblacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramon Lucas Lucas </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentario interdisciplinar a la « Evangelium vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC, pp.549-571, 1996, 84-7914-225-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIASPORA ET VALEURS RÉPUBLICAINES EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prevelakis, Georges </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux des diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kykem, Nicosie pp.355-371, 1996, 9963-562-36-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic review of the World population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Demography and the family in Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-54, 1996, 957-98831-1-4. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2166.8644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World's population: situation and prospects [in Russian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Congress of the Family; 1994, International Year of the Family proclaimed by the United Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Rudomino, pp.402-413, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CAUSES DU PEUPLEMENT SELON PIERRE DEFFONTAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claval Paul et Sanguin André-Louis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie française à l'époque classique (1919-1968)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.3019-330, 1996, 978-2-7384-4227-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overpopulation: myth or threat? [en russe]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Congress of the Family; 1994, International Year of the Family proclaimed by the United Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-401, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FONDEMENTS DÉMOGRAPHIQUES ET CULTURELS DE L'AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wackermann, Gabriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire français hier et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.49-64, 1996, 978-2-7181-9010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01680588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politické umenie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kronova hostina. Socialno-demograficky vyvoj Europy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vydal Charis, pp.105-122, 1995, 80-88743-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DES RÉGIMES DÉMOGRAPHIQUES EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie historique et culturelle de l'Europe, Mélanges à Xavier de Planhol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.210-227, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographische Entwicklung - Zukunftsperspektiven der Kontinente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bevölkerung, Entwicklung, Umwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Busse Seewald, pp.81-114, 1995, 3-512-03153-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SCIENCE PEUT-ELLE ETRE NEUTRE ? LE CAS DE LA DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille des sciences à l'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard éditions, pp.27-40, 1995, 9782227436220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DÉMOGRAPHIQUE ET GÉOPOLITIQUE EN MÉDITERRANÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemonikis Episteridas Tmimatos Oikonomikon Epistimon A.P. Th.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristoteleio panepistimio Thessalonikis, pp.205-221, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Art polític</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertats i liberalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelonesa d'edicions, pp.51-81, 1994, 84-86887-24-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DÉVELOPPEMENT DE L'ENSEIGNEMENT INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème colloque 1994 sur l'enseignement international et bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 1994, Rencontres d’automne des nouvelles ruralités, Réflexions, analyses et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONFERENCIA DE EL CAIRO Y EL PORVENIR DE LA HUMANIDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium internacional sobre la fertilidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-163, 1994, 84-88017-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytvacja i perspektywy zaludnienia swiata [Situation and perspectives on the world population]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Miedzynarodowy Kongres Rodziny ; 1994 Swiatowym rokiem rodziny (ONU) [XVIIIth International Congress of the Family; 1994, International Year of the Family proclaimed by the United Nations] [XVIIIe congrès international de la famille ; 1994, Année internationale de la famille proclamée par l’ONU]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-236, 1994, 83-901958-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mit przeiudnienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas dele III Encuentro de Politicos y Lejisladores de América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-123, 1994, XVIIIe Miedzynarodowy Kongres Rodziny ; 1994 Swiatowym rokiem rodziny (ONU) 83-901958-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉMOGRAPHIE, SCIENCE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet; Madeleine Foisil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie, la mort, la foi, le temps. Mélanges offerts à Pierre Chaunu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.107-125, 1993, 2-13-045153-5. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.foisi.1993.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MESURE DES STRUCTURES FAMILIALES AU NIVEAU INFRANATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet,‎ François Lebrun,‎ René Le Mée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer et comprendre. Mélanges à Jacques Dupâquier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.147-172, 1993, 978-2130450962. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.barde.1993.01.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations et projets en enseignement international et bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement international et bilingue. Quel plurilinguisme pour l’enfant européen ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-26, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique nationale d’aménagement du territoire. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family policies & Europe’s demographic future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe’s demographic winter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement local et le pays Niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02178824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, aménagement des territoires et intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire : quelle dimension régalienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department delenda est” ! Qu’en dit la géographie historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURALITÉ : QUELLES ÉVOLUTIONS ET QUELLES MESURES DÉMOGRAPHIQUES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des événements climatiques majeurs dans les zones littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’information de la Mission d'information sur la gestion des événements climatiques majeurs dans les zones littorales de l'hexagone et des Outre-mer, Assemblée nationale, tome II, Comptes rendus des auditions, n° 1399</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ALSACE FACE AUX LOIS TERRITORIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut-Karabagh : une poudrière méconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ardillier-Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MIGRANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FRANCE DES INÉGALITÉS TERRITORIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales au XXIe siècle : des facteurs récurrents ou nouveaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01198492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DÉFIS DE L’AMÉNAGEMENT DU TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOPOLITIQUE ET DÉMOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉVOLUTION TERRITORIALE DU VIEILLISSEMENT ET DE LA DÉPENDANCE EN FRANCE A L’HORIZON 2030 : QUELLES DIFFERENCES SELON LES DÉPARTEMENTS URBAINS ET RURAUX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.1-114. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2693.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DES RÉCENTES ÉVOLUTIONS DÉMOGRAPHIQUES EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-74. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1819.7443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EUROPE : QUELLE IDENTITÉ ET QUELLES FRONTIÈRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3177.6805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POURQUOI LA CORSE A-T-ELLE VOTÉ « NON » AU RÉFÉRENDUM PORTANT SUR UNE COLLECTIVITÉ TERRITORIALE UNIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUVEMENTS DE POPULATIONS ET CHOCS DES CULTURES. IMPERATIFS POLITIQUES ET EXIGENCES ETHIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LONGUE HISTOIRE DE LA SCIENCE HISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité démographique est locale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POPULATION DE LA FRANCE EN 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉVELOPPEMENT DES TERRITOIRES RURAUX. EXPÉRIMENTATION PROSPECTIVE DYNAMIQUE DANS LE DÉPARTEMENT DE LA CREUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrobiosciences INRA. 2018, pp.1-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie comparative de l’attractivité des villes moyennes non littorales dans la dynamique régionale des territoires de Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard-François Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chalard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Population &amp; Avenir. 2008, pp.1-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01052956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.crdp-amiens.com/21-les-hommes-dans-le-developpement-durable-college.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.crdp-amiens.com/22-les-hommes-dans-le-developpement-durable-college.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.population-demographie.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diploweb.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/aut/Gerard-Francois+Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-population-et-avenir.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.772.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.287.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.047.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04900998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.773.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.774.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.774.0014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.771.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.772.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.130.0014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Piveteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Recteur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Europe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/P.2024.42.04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.766.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.768.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.769.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.050.0003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/P.2024.42.03" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.769.0004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.768.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0445" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1592.0026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.761.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.764.0003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1588.0020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.065.0014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.762.0003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.762.0017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.763.0003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.044.0001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.765.0003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.757.0017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1586.0068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.757.0003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.242.0075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Guieysse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rebour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.041.0001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.063.0034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.758.0003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.038.0001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.758.0017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.756.0003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.756.0004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.751.0003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Simard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.755.0003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.754.0003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.752.0017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273342v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.034.0001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263250v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Paponnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.033.0001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233203v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.752.0003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.036.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.031.0001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.750.0003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.057.0075" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.029.0001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876751v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.023.0001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048667v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.019.0001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506377v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951296v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.748.0003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.747.0003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551739v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957457v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519678v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.021.0001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524046v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.027.0001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.746.0003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ardillier-Carras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.030.0001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566161v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886790v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.118.0127" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02576940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bravo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02658014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.748.0004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.747.0017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460969v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barbiche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.746.0004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938664v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.749.0003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550326v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.203.0113" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.007.0001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.745.0003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420791v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.018.0001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307322v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952054v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.010.0001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156249v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.120.0087" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081132v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.744.0003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128192v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.011.0001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934736v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.014.0001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.742.0017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558143v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.743.0003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.013.0001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983558v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.005.0001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130559v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.742.0003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285535v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510674v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388691v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.025.0001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.006.0001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1573.0012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.008.0001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767120v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.735.0003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969636v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.739.0003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112247v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.002.0001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903448v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.737.0003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016287v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.001.0001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690607v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dricot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0014" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020648v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915575v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916228v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.427.0027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055316v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832357v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019371v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876661v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0026" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837063v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896865v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875020v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008634v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739530v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.737.0017" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832389v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781454v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udi-2018-0009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969625v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.738.0003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103758v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.003.0001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683593v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647055v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.689.0004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558506v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.715.0003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795172v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673103v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558575v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490787v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518949v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626251v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626321v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.051.0064" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478885v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535570v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051186v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.731.0003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562284v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646099v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pruvot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627450v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351500v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294031v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1561.0012" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287200v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508862v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351474v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263537v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330723v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.162.0157" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351498v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418683v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517514v3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430432v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.729.0003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520307v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0003" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291693v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470583v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John May" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294030v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276706v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326625v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.730.0003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441959v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351461v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374776v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322917v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.726.0003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351456v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.728.0003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556650v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186075v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461665v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.721.0003" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652400v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169372v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161659v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461970v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143680v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205689v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230279v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257349v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.725.0003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257467v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.724.0003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386319v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292993v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205716v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerxun Yiliminuer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.724.0004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226741v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221573v3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536567v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351491v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0017" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114810v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242566v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277886v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266990v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227943v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248769v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138515v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verluise" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163513v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130358v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225931v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135630v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211295v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180381v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996755v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936749v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071392v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0003" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088935v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935018v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027830v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074026v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934961v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0017" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091914v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.720.0003" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059399v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.183.0026" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996751v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.717.0003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997890v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063800v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099534v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliminuer Tuerxun" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.185.0024" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527348v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964038v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.717.0017" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802043v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.712.0003" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922173v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571156v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847214v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205682v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214140v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110506v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.714.0003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783506v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0003" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086085v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206940v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802046v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.712.0017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794575v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823967v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0003" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862612v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818418v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843538v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866079v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920624v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865093v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.714.0017" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795346v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1548.0020" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920643v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959740v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867993v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936739v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910371v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698474v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762820v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.707.0003" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762258v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762239v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918860v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558173v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.033.0107" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782909v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312608v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837552v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535225v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150233v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762268v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762819v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762276v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837551v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770090v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.707.0018" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838954v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montenay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762818v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.708.0003" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053860v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698340v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;chet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782910v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836033v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.709.0003" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770092v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Cagiano de Azevedo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.709.0017" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843543v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836040v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925932v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770084v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.701.0018" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865583v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762281v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.705.0003" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302585v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.699.0003" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842063v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762329v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.701.0003" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749932v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762757v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292737v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.703.0003" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770087v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.703.0018" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762688v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308663v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000860v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.704.0004" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142719v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770378v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dalbavie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762328v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.702.0003" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915459v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762326v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762324v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.704.0003" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842072v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832194v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842062v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941706v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446508v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchesne" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770086v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.702.0017" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094800v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831951v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.132.0047" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814923v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829085v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770078v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.696.0004" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827555v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435703v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.700.0004" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843428v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827795v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761707v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762870v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831953v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762779v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.698.0003" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762768v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851012v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.700.0003" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094806v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.024.0035" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811877v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770082v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.699.0004" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770081v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.697.0014" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435706v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762871v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762792v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.697.0003" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762865v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.696.0003" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764916v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770262v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0016" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825496v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556941v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0014" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825505v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764974v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770233v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0004" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288406v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.694.0003" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446296v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820918v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764908v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.695.0003" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825493v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827553v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764971v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770261v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.692.0014" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764973v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389786v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770227v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0016" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770225v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.694.0004" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770263v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0004" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820914v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761704v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765655v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0003" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271099v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764938v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.023.0257" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764918v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/article01" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761706v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Kant&#233;" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761713v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761709v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764913v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761701v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.022.0123" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761719v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556792v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.687.0003" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319562v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278892v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250675v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.688.0004" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407590v2" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768326v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.020.0471" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251392v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0014" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768637v2" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.018.0351" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250084v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0004" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768633v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768635v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768368v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.020.0263" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099271v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915463v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534875v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766240v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.690.0003" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766244v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.688.0003" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761708v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251381v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768636v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766249v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287728v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766245v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0003" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766242v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.689.0003" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077109v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768649v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768930v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.685.0003" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848453v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761716v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848820v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768931v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.684.0003" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768936v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768937v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.017.0015" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114230v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.681.0013" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105189v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.682.0014" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441072v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077431v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494155v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.682.0003" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768933v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761726v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768934v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.681.0003" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768932v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.683.0003" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104579v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.678.0013" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316042v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.676.0003" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768943v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555902v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.677.0014" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481802v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850970v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881289v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769643v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0419" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770363v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Flamand" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.680.0015" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768944v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555913v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.679.0004" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768938v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.680.0003" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768942v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.677.0003" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768939v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.679.0003" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316048v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768941v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.678.0003" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555879v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.673.0003" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903231v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881761v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839367v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.011.0515" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452321v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769652v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903229v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770358v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sougareva" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tzekov" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.671.0017" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769645v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.674.0003" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520319v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.675.0003" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769644v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556010v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555851v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.675.0004" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769649v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.672.0003" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769651v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.671.0003" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310091v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848356v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769654v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.012.0393" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770359v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.674.0004" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881748v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769647v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446180v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145706v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legrand" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850811v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789402v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141306v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Flament" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847244v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295454v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1994.1786" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053808v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850807v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297248v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850805v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297256v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445598v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850804v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789410v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295331v2" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141304v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434657v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145705v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903322v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150992v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905003v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296359v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446021v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905061v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904971v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434634v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145704v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789480v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096360v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527188v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905017v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789422v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881274v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434623v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145717v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531683v2" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306650v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527404v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433159v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433252v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433229v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527607v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145734v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145719v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145715v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557043v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mateo" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094724v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148135v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145710v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433980v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433000v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527571v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145711v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141303v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095264v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145720v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077510v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937900v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445782v3" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698840v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433210v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145714v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095304v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148575v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432971v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309934v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053807v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096691v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439737v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932424v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995777v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145712v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114229v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310105v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147999v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148076v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432955v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148100v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148008v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504083v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310108v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116660v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145713v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141302v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077182v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146779v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3259.6002" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096587v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480235v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145920v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096490v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310095v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148571v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148567v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148545v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309932v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148168v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145910v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146775v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643769v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145735v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162139v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639579v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161879v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161878v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643740v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161883v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643178v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643799v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096690v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535483v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161886v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162149v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162157v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116648v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162164v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306244v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145850v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146788v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521120v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557062v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146825v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162169v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117314v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145819v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643226v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442989v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162171v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146812v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146804v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145835v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644488v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520349v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146011v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527990v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146821v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435231v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439862v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903224v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162176v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096544v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551049v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146857v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162184v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162194v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294039v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531549v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535636v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636375v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991825v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994423v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994496v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519197v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401961v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769785v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698719v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110397v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5140.0007" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441961v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703299v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980943v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61740&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773394v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Froment" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodisek" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832388v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-populations-9782200623319" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2018.02" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741088v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2018.01" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519388v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/gp/product/B0722R5QXH/ref=as_li_qf_sp_asin_il_tl?ie=UTF8&amp;amp;tag=diplowebcom04-21&amp;amp;camp=1642&amp;amp;creative=6746&amp;amp;linkCode=as2&amp;amp;creativeASIN=B0722R5QXH&amp;amp;linkId=60d024b6f2a21ec2934ff87562d90afc&#8203; &#8203;" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376402v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130538v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180511v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061528v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762630v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762860v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762856v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762864v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762638v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136766v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4433.1048" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135714v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762844v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769739v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769743v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769749v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769779v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wackermann" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135678v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769759v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552204v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552206v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045849v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-spm.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=217177" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351042v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1246-mondes-indiens-9782384280926.html" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411887v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05050074v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/geopolitique-de-l-emigration-irreguliere--9782956158059-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201178v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/debats/un-monde-refaire-presentation-ramses-2024" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023124v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987879v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293161v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Sauver" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170944v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-34318-6_2" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34318-6_2" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559835v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792095v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912956v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630855v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172222v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verdugo" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/products/The-Demographic-Crisis-in-Europe" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146402v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verger-editeur.fr/Le-Grand-Est-une-aberration-economique" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912557v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/823-populations-peuplement-et-territoires-en-france-a-paraitre-9782350307374.html" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912561v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410599v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912566v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212923v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227065v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379042v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997733v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277503v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-geopolitique_de_la_russie_approche_pluridisciplinaire_anne_pinot_christophe_reveillard-9782379990014-63468.html" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202135v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-grandes-figures-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202113v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098929v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065641v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fredericvillejournaliste.fr/accueil/livre-r&#233;forme-territoriale/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199852v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012539v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.population-et-avenir.com/les-tres-riches-heures-des-territoires/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202466v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62766" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198116v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100710120" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795284v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010305v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832415v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866786v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/ramses-2019-chocs-du-futur" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0046" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388795v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648470v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493214v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652450v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653657v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652457v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544840v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903894v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832411v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646050v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428965v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392404v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374774v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392413v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432847v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325441v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426531v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385167v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lav.bourd.2016.01.0150" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382132v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351569v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152418v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5192.5924" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150941v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4494.2248" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187560v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188917v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351566v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246942v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191617v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2015.01.0200" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161863v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1971.0883" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217039v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248068v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212013v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188395v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986854v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986876v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986859v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986874v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967185v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100327v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986873v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986884v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986868v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968809v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101616v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1781.5366" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986877v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986855v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986871v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988564v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986863v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986881v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986857v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150408v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1667.2168" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150401v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3371.1525" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148988v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4280.4649" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918857v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4036.5126" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694038v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796852v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1611.6804" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844313v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862671v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2013.01.0034" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879173v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150420v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2715.7924" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277386v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678103v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788746v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881256v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768765v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801664v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2398.1121" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556918v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785336v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821203v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865063v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814963v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838429v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838959v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829073v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879430v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797445v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797437v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819364v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.matte.2010.02.0009" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864569v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864617v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864296v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797434v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829033v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819372v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838374v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829032v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865082v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819367v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821853v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3184.5448" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821855v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832610v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797431v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842969v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821850v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320730v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320749v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544450v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320836v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150925v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3314.5768" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669393v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817597v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812540v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=Grands+d&#233;bats+d&#8217;aujourd&#8217;hui%2C+150+questions+de+soci&#233;t&#233;" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805134v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797423v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4954.0168" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806505v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806503v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806502v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812538v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801548v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817596v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2267.0406" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806506v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672330v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282196v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282176v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282213v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693588v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095569v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3787.6808" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678106v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282205v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916910v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280853v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280825v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848806v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843417v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279208v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280124v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681455v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528110v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279512v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279183v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280100v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849030v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819038v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679121v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095581v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2214.8163" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694076v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524054v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681072v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277244v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693485v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277992v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278481v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679992v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527234v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4730.7042" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441460v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1483.9840" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527261v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654083v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659082v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537689v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320694v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114227v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4318.8003" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277406v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677208v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677354v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681362v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296332v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678013v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549769v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441916v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1847.1204" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441443v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278648v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527750v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536105v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095996v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4773.7928" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441926v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1206.3041" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114225v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2242.0809" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095586v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3918.7522" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679710v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679762v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441267v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3206.5687" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556350v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550928v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529313v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441260v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661264v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441437v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2342.0961" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534726v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277475v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropolisation_et_politique_paul_claval_andre_louis_sanguin-9782738456229-14764.html" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116666v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2166.8644" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552283v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680995v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693310v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rigot" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552250v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680588v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653764v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320859v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847715v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661220v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679373v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552248v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319914v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534796v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531994v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875220v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178824v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531329v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701346v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753923v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735790v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530911v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907001v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734633v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315971v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319686v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198492v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235360v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223719v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094777v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079565v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2693.2168" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770360v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079300v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1819.7443" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160615v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138571v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moscovici" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3177.6805" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537088v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555710v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697911v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874276v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guilloux" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052956v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.crdp-amiens.com/21-les-hommes-dans-le-developpement-durable-college.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.crdp-amiens.com/22-les-hommes-dans-le-developpement-durable-college.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.population-demographie.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diploweb.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/aut/Gerard-Francois+Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-population-et-avenir.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.777.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.771.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.773.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04900998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.774.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.772.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.287.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.774.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.772.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.130.0014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Piveteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Recteur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Europe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1592.0026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/P.2024.42.04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.769.0003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04818207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.050.0003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0145" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/P.2024.42.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.769.0004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.768.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.766.0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.768.0003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0445" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.765.0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.761.0003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.763.0003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.065.0014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1588.0020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Faus-Pujol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.762.0003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.764.0003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.047.0001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.044.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10844" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.762.0017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.758.0017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.756.0004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.756.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.757.0017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1586.0068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.757.0003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.242.0075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Guieysse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rebour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.041.0001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.063.0034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.758.0003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.038.0001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.751.0003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Simard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.755.0003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.754.0003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.752.0017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.034.0001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Paponnaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.033.0001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.752.0003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.036.0001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.031.0001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02658014v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.748.0004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.747.0017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barbiche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.746.0004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.749.0003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045552v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.234.0097" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.203.0113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.750.0003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.023.0001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048667v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.019.0001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.029.0001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.057.0075" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.748.0003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.747.0003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551739v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957457v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519678v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.021.0001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524046v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.027.0001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.746.0003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ardillier-Carras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.030.0001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566161v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886790v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.118.0127" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02576940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bravo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952084v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.008.0001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388691v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.025.0001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.006.0001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415816v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1573.0012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.007.0001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394846v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501630v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.745.0003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.018.0001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.010.0001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156249v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.120.0087" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952026v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.744.0003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086948v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.011.0001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.014.0001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128192v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558143v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346935v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.743.0003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.742.0017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319520v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.013.0001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983558v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.005.0001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130559v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.742.0003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510674v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269151v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udi-2018-0009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969625v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.738.0003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.003.0001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767120v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832368v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.735.0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.739.0003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112247v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.002.0001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dricot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903448v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016287v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.001.0001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395146v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.737.0003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019371v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832357v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055316v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.427.0027" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0026" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875020v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832382v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739530v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.737.0017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832389v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646099v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pruvot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.731.0003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683593v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.689.0004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558506v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.715.0003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490787v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673103v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626251v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626321v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.051.0064" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478885v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535570v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051186v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501387v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562284v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.726.0003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556650v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.728.0003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351500v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294031v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351501v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1561.0012" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287200v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508862v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351474v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.162.0157" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517514v3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430432v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.729.0003" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290925v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351498v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418683v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520307v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291693v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385146v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470583v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294030v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276706v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351502v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John May" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326625v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590612v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.730.0003" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441959v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374776v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180381v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186075v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161659v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143680v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205689v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230279v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257349v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.725.0003" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169372v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461665v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.721.0003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652400v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.724.0003" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226741v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292993v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205716v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuerxun Yiliminuer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.724.0004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386319v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221573v3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536567v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351491v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135617v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242566v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277886v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266990v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227943v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248769v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138515v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verluise" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163513v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130358v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225931v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211295v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964038v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.717.0017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527348v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996755v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936749v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071392v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0003" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088935v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027830v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302737v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074026v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934961v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091914v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.720.0003" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059399v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.183.0026" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996751v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964042v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.717.0003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997890v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099534v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliminuer Tuerxun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.185.0024" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936739v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910371v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802043v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.712.0003" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922173v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571156v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847214v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205682v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214140v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794575v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805109v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823967v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206940v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086085v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.714.0003" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802046v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.712.0017" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783506v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862612v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818418v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843538v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866079v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920624v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865093v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.714.0017" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795346v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1548.0020" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867993v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925932v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.708.0003" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843543v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836040v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698474v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762820v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.707.0003" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762258v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762239v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918860v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558173v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.033.0107" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782909v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312608v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837552v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535225v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150233v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0003" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762268v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762819v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762276v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837551v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770090v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.707.0018" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053860v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762818v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838954v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montenay" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698340v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;chet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782910v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836033v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.709.0003" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770092v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Cagiano de Azevedo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.709.0017" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094800v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770084v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.701.0018" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865583v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762281v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.705.0003" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302585v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.699.0003" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842063v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292737v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.703.0003" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762329v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.701.0003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762757v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770087v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.703.0018" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762688v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308663v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000860v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.704.0004" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762328v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.702.0003" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770378v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dalbavie" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142719v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915459v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762326v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762324v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.704.0003" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842072v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832194v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842062v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941706v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446508v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchesne" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770086v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.702.0017" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145913v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435706v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770082v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.699.0004" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770081v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.697.0014" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762871v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762865v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.696.0003" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762792v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.697.0003" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831951v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.132.0047" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814923v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770078v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.696.0004" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843428v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827795v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435703v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.700.0004" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827555v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761707v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762870v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762779v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.698.0003" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831953v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762768v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851012v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.700.0003" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094806v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.024.0035" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811877v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761701v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.022.0123" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764913v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.694.0003" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764916v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770262v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0016" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825496v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556941v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0014" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764908v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.695.0003" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764974v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770233v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0004" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288406v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820918v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446296v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825493v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827553v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764971v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770261v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.692.0014" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764973v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389786v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770227v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.693.0016" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770225v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.694.0004" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770263v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0004" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820914v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761704v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765655v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.691.0003" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271099v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764938v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.023.0257" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764918v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/article01" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761706v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Kant&#233;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761713v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761709v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077109v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768649v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761719v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556792v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.687.0003" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319562v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768326v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.020.0471" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251392v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0014" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768637v2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.018.0351" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250084v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0004" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407590v2" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250675v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.688.0004" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278892v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768633v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768635v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768368v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.020.0263" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099271v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766244v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.688.0003" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766240v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.690.0003" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251381v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761708v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915463v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534875v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768636v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766249v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287728v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766245v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.686.0003" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766242v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.689.0003" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768932v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.683.0003" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768934v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.681.0003" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761726v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768930v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.685.0003" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848453v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768936v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761716v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768931v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.684.0003" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848820v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768937v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.017.0015" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114230v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.681.0013" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105189v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.682.0014" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441072v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077431v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494155v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.682.0003" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768933v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768941v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.678.0003" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104579v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.678.0013" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850970v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881289v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555902v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.677.0014" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481802v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316042v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.676.0003" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768943v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768944v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769643v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.013.0419" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770363v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Flamand" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.680.0015" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555913v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.679.0004" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768938v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.680.0003" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768942v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.677.0003" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768939v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.679.0003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316048v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769647v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.673.0003" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770359v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.674.0004" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881748v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555879v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903231v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881761v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839367v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.011.0515" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452321v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770358v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sougareva" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tzekov" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.671.0017" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769652v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903229v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769645v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.674.0003" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520319v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.675.0003" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769644v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556010v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555851v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.675.0004" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769649v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.672.0003" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769651v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.671.0003" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310091v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848356v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769654v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.012.0393" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141304v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295331v2" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850811v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789402v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141306v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Flament" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847244v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295454v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1994.1786" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053808v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145706v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legrand" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446180v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850807v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297248v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850805v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297256v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445598v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850804v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789410v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905017v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789422v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434657v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145705v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150992v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905003v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296359v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446021v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903322v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905061v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145704v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904971v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434634v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789480v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096360v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527188v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433210v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698840v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145714v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881274v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434623v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145717v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531683v2" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527607v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145734v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145719v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145715v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557043v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mateo" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094724v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306650v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433159v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433252v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433229v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527404v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148135v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145710v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433980v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527571v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433000v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145711v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141303v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095264v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145720v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077510v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937900v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445782v3" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141302v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095304v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148575v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432971v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309934v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053807v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096691v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439737v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114229v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148076v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147999v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145712v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995777v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932424v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310105v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432955v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148100v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148008v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504083v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310108v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116660v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145713v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145920v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096490v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310095v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148571v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480235v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146779v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3259.6002" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096587v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077182v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148567v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148545v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145910v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148168v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309932v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146775v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643769v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145735v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162139v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161886v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535483v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639579v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161879v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161878v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643740v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161883v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643178v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643799v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096690v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162149v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162157v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557062v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521120v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146825v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116648v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162164v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306244v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145850v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146788v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146804v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162169v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117314v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145819v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643226v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442989v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162171v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146812v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903224v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145835v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644488v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520349v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146011v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146821v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527990v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435231v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439862v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162176v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096544v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162194v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294039v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531549v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162184v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Amat-Roze" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146857v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551049v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535636v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636375v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547788v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147916v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441955v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145968v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316693v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147914v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147941v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441951v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147952v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147915v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991825v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994423v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994496v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519197v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401961v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769785v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698719v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110397v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5140.0007" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441961v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703299v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980943v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61740&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741088v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2018.01" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773394v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Froment" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodisek" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832388v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-populations-9782200623319" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2018.02" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519388v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/gp/product/B0722R5QXH/ref=as_li_qf_sp_asin_il_tl?ie=UTF8&amp;amp;tag=diplowebcom04-21&amp;amp;camp=1642&amp;amp;creative=6746&amp;amp;linkCode=as2&amp;amp;creativeASIN=B0722R5QXH&amp;amp;linkId=60d024b6f2a21ec2934ff87562d90afc&#8203; &#8203;" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376402v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130538v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180511v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061528v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762630v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762860v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762856v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762864v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762638v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136766v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4433.1048" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135714v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762844v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769739v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769749v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769743v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769779v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wackermann" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135678v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769759v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552204v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552206v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552217v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548197v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05050074v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/geopolitique-de-l-emigration-irreguliere--9782956158059-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05045849v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-spm.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=217177" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05351042v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1246-mondes-indiens-9782384280926.html" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411887v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201178v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/debats/un-monde-refaire-presentation-ramses-2024" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023124v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987879v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170944v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-34318-6_2" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34318-6_2" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293161v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Sauver" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559835v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792095v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912956v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630855v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172222v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verdugo" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/products/The-Demographic-Crisis-in-Europe" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146402v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verger-editeur.fr/Le-Grand-Est-une-aberration-economique" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912557v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/823-populations-peuplement-et-territoires-en-france-a-paraitre-9782350307374.html" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912561v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410599v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227065v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912566v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212923v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379042v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997733v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202135v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-grandes-figures-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202113v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277503v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-geopolitique_de_la_russie_approche_pluridisciplinaire_anne_pinot_christophe_reveillard-9782379990014-63468.html" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098929v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065641v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fredericvillejournaliste.fr/accueil/livre-r&#233;forme-territoriale/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199852v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012539v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.population-et-avenir.com/les-tres-riches-heures-des-territoires/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202466v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62766" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198116v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100710120" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795284v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010305v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866786v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/ramses-2019-chocs-du-futur" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0046" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832415v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388795v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648470v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493214v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652457v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544840v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653657v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652450v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903894v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646050v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832411v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428965v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392404v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374774v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392413v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432847v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325441v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385167v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lav.bourd.2016.01.0150" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426531v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382132v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188395v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212013v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351569v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152418v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5192.5924" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187560v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150941v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4494.2248" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188917v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246942v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351566v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191617v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2015.01.0200" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161863v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1971.0883" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217039v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248068v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988564v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986863v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986881v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986857v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986854v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986876v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986859v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986874v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967185v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100327v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986873v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986884v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986868v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968809v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101616v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1781.5366" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986877v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986855v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986871v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150420v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2715.7924" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150408v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1667.2168" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150401v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3371.1525" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694038v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148988v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4280.4649" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918857v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4036.5126" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796852v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1611.6804" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862671v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2013.01.0034" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844313v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879173v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785336v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277386v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678103v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788746v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881256v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768765v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801664v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2398.1121" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556918v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821203v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821850v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865063v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814963v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838429v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879430v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797445v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797437v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819364v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.matte.2010.02.0009" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864569v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864617v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864296v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829073v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838959v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797434v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829033v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819372v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838374v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829032v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865082v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819367v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821853v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3184.5448" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821855v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832610v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797431v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842969v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806506v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320730v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320749v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544450v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320836v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150925v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3314.5768" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669393v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817597v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812540v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=Grands+d&#233;bats+d&#8217;aujourd&#8217;hui%2C+150+questions+de+soci&#233;t&#233;" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805134v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797423v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4954.0168" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806503v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806505v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806502v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801548v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812538v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817596v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2267.0406" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678106v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282205v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672330v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282196v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282176v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282213v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693588v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095569v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3787.6808" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916910v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280853v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280825v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848806v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843417v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279208v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280124v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681455v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528110v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279512v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279183v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280100v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849030v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819038v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277992v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679121v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095581v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2214.8163" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524054v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694076v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681072v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277244v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693485v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278481v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679992v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659082v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527261v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441460v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1483.9840" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527234v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4730.7042" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654083v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320694v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537689v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441916v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1847.1204" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114227v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4318.8003" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277406v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296332v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681362v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677354v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677208v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678013v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549769v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441443v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278648v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527750v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536105v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679710v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679762v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095996v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4773.7928" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114225v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2242.0809" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441926v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1206.3041" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095586v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3918.7522" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556350v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550928v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441267v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3206.5687" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534726v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277475v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropolisation_et_politique_paul_claval_andre_louis_sanguin-9782738456229-14764.html" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529313v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441260v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661264v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441437v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2342.0961" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653764v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680995v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116666v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2166.8644" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552283v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693310v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rigot" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552250v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680588v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320859v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661220v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847715v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679373v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552248v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319914v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534796v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531994v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552110v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552092v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659982v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.foisi.1993.01.0107" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661135v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.barde.1993.01.0147" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527837v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875220v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531329v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178824v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734633v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701346v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753923v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735790v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530911v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907001v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315971v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319686v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235360v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198492v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223719v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094777v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079565v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2693.2168" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770360v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079300v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1819.7443" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138571v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moscovici" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3177.6805" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160615v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537088v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555710v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530184v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697911v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874276v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guilloux" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052956v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>